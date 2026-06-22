--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -259,50 +259,263 @@
     <t>1000</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Geosmar Norbiato</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n._015_-_geosmar_-_instalcao_de_lixeira..pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lixeira.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n._016_-_rafael_-_concertar_a_piscina..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de piscina.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Luzia da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n._017_-_luzia_-_isencao_de_iptu_para_cancer.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para isenção de IPTU para pacientes com câncer.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1020/indicacao_n._018_-_luzia_-_dia_do_evangelico.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para instituir oficialmente a comemoração do Dia do Evangélico.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1021/indicacao_n._019_-_rafael_-_construcao_de_quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1014/requerimento_n._001_-_rafael_-_informacoes_ao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>1. Relatório pormenorizado, do veículo FIAT/STRADA VOLCANO 13AT modelo 2025/2026 de placa UBH0G63 em posse da Secretaria De Esportes, Turismo E Lazer. Esse deve conter todos os deslocamentos realizados no dia 19 de janeiro de 2026 bem como constar o nome do motorista que conduzia em cada ocasião.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_n._002_-_rafael_-_informacoes_ao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>1.	Relatório de quantos times foram inscritos no campeonato de futebol que está realizado no município, quanto foi cobrado por inscrição, o valor total arrecadado pela administração e o valor dos prêmios a serem distribuídos para cada colocado.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_n._003_-_luzia_-_informacoes_ao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>1.	Relatório sobre o processo de revitalização do lago beija-flor, contendo principalmente a documentação já anexada ao processo bem como quais os documentos faltantes para realização das obras.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_n._004_-_ederson_-_convocacao_de_funcionario.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de convocação de pessoas.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1018/requerimento_n._005_-_rafael_-_informacoes_ao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>1.	Relatório nomeando quem são os responsáveis da prefeitura, pela fiscalização e vistoria do andamento das obras de asfaltamento da estrada que liga RIO BOM a NOVO ITACOLOMI.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1019/requerimento_n._006_-_luzia_-_informacoes_ao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>1.	Relatório contendo informações sobre a gestão do lago beija-flor, principalmente, quem é dono da propriedade, quem é o responsável da prefeitura pela gestão do local, como e por quanto tempo foi feita concessão a terceiros dos direitos de uso das instalações e a quem foi feita a concessão.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>PROJ</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>Moisés José Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1004/proj._n._001_-_reposicao_salarial.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL PARA OS SERVIDORES DO PODER EXECUTIVO, PROFISSIONAIS DO MAGISTÉRIO, PREFEITO, VICE-PREFEITO, SECRETÁRIOS E AGENTES EQUIPARADOS, CONFORME ESTABELECE O ART 37, “X” DA CONSTITUIÇÃO FEDERAL</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1005/proj._n._002_-_expansao_do_lago.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE INCLUSÃO DE ÁREA RURAL À ZONA DE EXPANSÃO URBANA DE INCENTIVO AO LAZER – ZUIL DO MUNICÍPIO DE RIO BOM.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1006/proj._n._003_-_suplementacao_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR ABERTURA DE CRÉDITO ESPECIAL POR EXCESSO DE ARRECADAÇÃO E SUPERAVIT FINANEIRO NO ORÇAMENTO DO MUNICIPIO DE RIO BOM PARA O EXERCICIO DE 2026.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1007/proj._n._004_-_cria_o_cargo_analista_de_licitacao.pdf</t>
+  </si>
+  <si>
+    <t>DIPÕE SOBRE A CRIAÇÃO DO CARGO DE PROVIMENTO EM COMISSÃO DE ANALISTA DE LICITAÇÃO.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1008/proj._n._005_-_adere_ao_programa_casa_facil.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Casa Fácil Paraná, a firmar convênios, conceder incentivos fiscais, aportar recursos, executar ações necessárias à implantação de empreendimentos habitacionais de interesse social e realizar a titulação aos beneficiários finais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1009/proj._n._006_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1013/proj._n._007_-_pss_dentista.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO TEMPORÁRIO PARA OS SERVIÇOS E PROGRAMAS DAS ÁREAS DA SAÚDE.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>PROJL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_n._001_-_ederson_-_arrecadacao_de_racao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A ARRECADAÇÃO SOLIDÁRIA DE RAÇÃO ANIMAL, ALIMENTOS E DOAÇÃO FINANCEIRA EM EVENTOS REALIZADOS NO MUNICÍPIO DE RIO BOM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>Ederson Scooby, Luzia da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1022/projeto_de_lei_n._002_-_ederson_e_luzia_-_lei_anti-fogos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS QUE PRODUZAM BARULHO NO MUNICÍPIO DE RIO BOM - PR E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>PROR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Executiva</t>
+  </si>
+  <si>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1012/projeto_de_resolucao_n._001_-_comissao_especial_de_revisao_normativa.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Comissão Especial de Avaliação e Revisão da Lei Orgânica Municipal, do Regimento Interno e de Elaboração do Código de Ética e Decoro Parlamentar da Câmara Municipal de Rio Bom/PR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -606,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/985/ata_no._001_-_3o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_n._001_-_ederson_-_tornar_a_escola_munipal_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/987/indicacao_n._002_-_ederson_-_concertar_da_academia_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_n._003_-_ederson_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_n._004_-_erick_-_manutencao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_n._005_-_rafael_-_manutencao_de_ponte_e_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_n._006_-_rafael_-_manutencao_da_quadra_do_campo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_n._007_-_jadilson_-_reestruturacao_da_remuneracao_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_n._008_-_jadilson_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_n._009_-_erick_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_n._010_-_erick_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_n._011_-_jadilson_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_n._012_-_ederson_-_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_n._013_-_ederson_-_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_n._014_-_ederson_-_sistemas_de_seguranca_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n._015_-_geosmar_-_instalcao_de_lixeira..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n._016_-_rafael_-_concertar_a_piscina..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/985/ata_no._001_-_3o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_n._001_-_ederson_-_tornar_a_escola_munipal_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/987/indicacao_n._002_-_ederson_-_concertar_da_academia_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_n._003_-_ederson_-_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_n._004_-_erick_-_manutencao_de_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_n._005_-_rafael_-_manutencao_de_ponte_e_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_n._006_-_rafael_-_manutencao_da_quadra_do_campo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_n._007_-_jadilson_-_reestruturacao_da_remuneracao_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_n._008_-_jadilson_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_n._009_-_erick_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_n._010_-_erick_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_n._011_-_jadilson_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_n._012_-_ederson_-_condutor_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/998/indicacao_n._013_-_ederson_-_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/999/indicacao_n._014_-_ederson_-_sistemas_de_seguranca_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n._015_-_geosmar_-_instalcao_de_lixeira..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n._016_-_rafael_-_concertar_a_piscina..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n._017_-_luzia_-_isencao_de_iptu_para_cancer.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1020/indicacao_n._018_-_luzia_-_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1021/indicacao_n._019_-_rafael_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1014/requerimento_n._001_-_rafael_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_n._002_-_rafael_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_n._003_-_luzia_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_n._004_-_ederson_-_convocacao_de_funcionario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1018/requerimento_n._005_-_rafael_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1019/requerimento_n._006_-_luzia_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1004/proj._n._001_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1005/proj._n._002_-_expansao_do_lago.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1006/proj._n._003_-_suplementacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1007/proj._n._004_-_cria_o_cargo_analista_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1008/proj._n._005_-_adere_ao_programa_casa_facil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1009/proj._n._006_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1013/proj._n._007_-_pss_dentista.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1010/projeto_de_lei_n._001_-_ederson_-_arrecadacao_de_racao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1022/projeto_de_lei_n._002_-_ederson_e_luzia_-_lei_anti-fogos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2026/1012/projeto_de_resolucao_n._001_-_comissao_especial_de_revisao_normativa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="228.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1089,71 +1302,584 @@
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>36</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" t="s">
+        <v>97</v>
+      </c>
+      <c r="F22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" t="s">
+        <v>36</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" t="s">
+        <v>85</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" t="s">
+        <v>36</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" t="s">
+        <v>97</v>
+      </c>
+      <c r="F27" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" t="s">
+        <v>117</v>
+      </c>
+      <c r="F29" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" t="s">
+        <v>117</v>
+      </c>
+      <c r="F30" t="s">
+        <v>118</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" t="s">
+        <v>117</v>
+      </c>
+      <c r="F32" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" t="s">
+        <v>118</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F37" t="s">
+        <v>151</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>