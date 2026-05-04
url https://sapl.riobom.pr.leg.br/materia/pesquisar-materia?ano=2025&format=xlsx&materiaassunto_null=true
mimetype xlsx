--- v0 (2026-02-01)
+++ v1 (2026-05-04)
@@ -51,855 +51,855 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/845/ata_no._001-_25-02-25_-_3o_quadrimestre_de_2024.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/845/ata_no._001-_25-02-25_-_3o_quadrimestre_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA Nº. 001/2025</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/846/ata_no._002-_30-05-25_-_1o_quadrimestre_de_2025.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/846/ata_no._002-_30-05-25_-_1o_quadrimestre_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA Nº. 002/2025</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/945/ata_ap_no._003_-_2o_quadrimestre_de_2025.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/945/ata_ap_no._003_-_2o_quadrimestre_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA Nº. 003/2025</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Geosmar Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_n._001_-_geosmar_-_melhorias_diversas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_n._001_-_geosmar_-_melhorias_diversas.pdf</t>
   </si>
   <si>
     <t>O Senhor vereador Geosmar Mantoani Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Senhor Presidente da Câmara, o envio de oficio ao Gerente do D.E.R – Departamento de Estradas e Rodagens de Apucarana, Senhor Carlos Eduardo Miguel, que se possível, determine as seguintes providências:_x000D_
 _x000D_
 _x000D_
 1º - Efetuar as podas nas arvores que ficam às margens da PR 539, Rio Bom/Marilândia do Sul._x000D_
 _x000D_
 2º - Efetuar as melhorias necessárias para o escoamento das águas pluviais na PR 539, Rio Bom/Marilândia do Sul.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Rafael Gonçalves Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_n._002_-_rafael_-_construcao_das_pontes_em_alvenaria.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_n._002_-_rafael_-_construcao_das_pontes_em_alvenaria.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável à seguintes providencias:_x000D_
 _x000D_
 •	Viabilidade de reconstrução em alvenaria a ponte da estrada do bairro Piaimirim (próximo ao braizao). _x000D_
 •	Viabilidade de reconstrução em alvenaria a ponte do bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>Ederson Scooby</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n._003_-_ederson__-_implantacao_da_lei_lucas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n._003_-_ederson__-_implantacao_da_lei_lucas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Ederson Joao Bráz infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal à seguintes providencias:_x000D_
 _x000D_
 •	A Implantação da Lei Lucas n. 13.722/2018 no município, que versa sobre os primeiros socorros de funcionários, professores da rede municipal publica e particular do município.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_n._004_-_geosmar_-_construcao_de_um_quebra-molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_n._004_-_geosmar_-_construcao_de_um_quebra-molas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Geosmar Mantoani Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine às seguintes providências:_x000D_
 _x000D_
 CONSTRUÇÃO DE TRES (03) QUEBRA-MOLAS: sendo eles nos seguintes locais:_x000D_
 _x000D_
 Um quebra-molas na estrada do Distrito de Santo Antônio, de frente ao barracão do popular Mineiro;_x000D_
 _x000D_
 Dois  quebra-molas na Rua São Leopoldo, de frente a 	Quadra de Esportes no Distrito.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n._005_-_erick_-_melhorias_de_carreadores.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n._005_-_erick_-_melhorias_de_carreadores.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de oliveira infrafirmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine às seguintes providências:_x000D_
 _x000D_
 _x000D_
 Determinar ao Departamento competente o patrolamento, bem como   passar o rolo capactador   na estrada do Bairro dos Godói e dos Eloy, e em seguida efetuar a limpeza das caixas de contenção das águas pluviais.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_n._006_-_rafael_-_construcao_de_quebra-molas_e_retirar_baneiro..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_n._006_-_rafael_-_construcao_de_quebra-molas_e_retirar_baneiro..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine aos setores responsáveis às seguintes providencias:_x000D_
 _x000D_
  01 – Retirar o bebedouro que está localizado dentro do banheiro da Quadra do Campo de Futebol Amante Felipetto;_x000D_
 _x000D_
 02 – Construção de um quebra-molas na Rua João Fernandes no Residencial Central Park de frente a residência do senhor Welinton.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n._007_-_geosmar_-_patrolar_estrada_perto_de_sto._antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n._007_-_geosmar_-_patrolar_estrada_perto_de_sto._antonio.pdf</t>
   </si>
   <si>
     <t>O Senhor vereador Geosmar Mantoani Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável às seguintes providencias:_x000D_
 _x000D_
 _x000D_
 Patrolar a estrada de aceso a propriedade do senhor Valdecir Mineiro, próximo ao Distrito de Santo Antônio do Palmital.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_n._008_-_erick_-_envio_de_expediente_ao_dr.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_n._008_-_erick_-_envio_de_expediente_ao_dr.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de oliveira infrafirmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Presidente da Camara municipal que determine às seguintes providências:_x000D_
 _x000D_
 _x000D_
 Envio de expediente ao DER Departamentos de Estrada e Rodagens do Paraná que faça a roçagem e a limpeza da beira da PR que liga Rio Bom a Marilandia do Sul.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luzia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_n._009_-_luzia_-_construcao_de_faixas_elevadas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_n._009_-_luzia_-_construcao_de_faixas_elevadas.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Luzia Lemes da Silva  infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine às seguintes providências:_x000D_
 _x000D_
 CONSTRUÇÃO DE TRES (03) FAIXAS ELEVADAS: sendo elas nos seguintes locais:_x000D_
 _x000D_
 Uma em frente ao portão da Escola Municipal Monteiro Lobato;_x000D_
 _x000D_
 Uma em frente ao portão do Colégio Estadual Doutor Rebouças; _x000D_
 _x000D_
 Uma em frente ao portão do CEMEI do município;</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_n._010_-_erick_-_melhorias_diversas_no_campeiro.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_n._010_-_erick_-_melhorias_diversas_no_campeiro.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de Oliveira infrafirmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Poder Executivo municipal que determine às seguintes providências:_x000D_
 _x000D_
 1º - Patrolar, cascalhar, compactar e limpar as caixas de contenção de águas pluviais na estrada do campeiro, indo até a ponte do Eleotério e na entrada que dá acesso a residência do senhor Orlando de Paiva e também até na residência do morador senhor Dorival._x000D_
 _x000D_
 2º - Reformar a ponte perto do antigo salão de festa no bairro campeiro.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jadilson José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n._011_-_jadilson_-_plano_de_carreira.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n._011_-_jadilson_-_plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Jadilson José dos santos infrafirmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Poder Executivo municipal que determine à seguinte providência:_x000D_
 _x000D_
 Estude a viabilidade de rever o Plano de Carreira dos Funcionários Públicos do Município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n._012_-_erick_-_melhorias_na_estrada_venturini.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n._012_-_erick_-_melhorias_na_estrada_venturini.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de Oliveira infrafirmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Poder Executivo municipal que determine às seguintes providências:_x000D_
 _x000D_
 _x000D_
 1º - Efetuar as melhorias necessárias na estrada principal e carreadores, especificadamente da entrada da caixa de água até a residência do senhor José Venturini, no Distrito de Santo Antônio do palmital</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n._013_-_geosmar_-_manutencao_de_estradas_rurais_e_instalacao_de_lixeiras..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n._013_-_geosmar_-_manutencao_de_estradas_rurais_e_instalacao_de_lixeiras..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de estradas rurais e instalação de lixeiras.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n._014_-_jadilson_-_construcao_de_quebra-molas..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n._014_-_jadilson_-_construcao_de_quebra-molas..pdf</t>
   </si>
   <si>
     <t>Indicação para construção de quebra-molas.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n._015_-_geosmar_-_construcao_de_abrigos_em_ponto_de_onibus..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n._015_-_geosmar_-_construcao_de_abrigos_em_ponto_de_onibus..pdf</t>
   </si>
   <si>
     <t>Indicação para construção de abrigos em ponto de ônibus.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n._016_-_luzia_-__instalacao_de_lixeiras..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n._016_-_luzia_-__instalacao_de_lixeiras..pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de lixeiras.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n._017_-_erick_-_construcao_de_quebra-molas..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n._017_-_erick_-_construcao_de_quebra-molas..pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n._018_-_geosmar_-_construcao_de_abrigo_em_ponto_de_onibus..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n._018_-_geosmar_-_construcao_de_abrigo_em_ponto_de_onibus..pdf</t>
   </si>
   <si>
     <t>Indicação para construção de abrigo em ponto de ônibus.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n._019_-_ederson__-_instalacao_de_cameras_nos_onibus_da_secretaria_de_educacao..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n._019_-_ederson__-_instalacao_de_cameras_nos_onibus_da_secretaria_de_educacao..pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de câmeras nos ônibus da secretaria de educação.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n._020_-_ederson__-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n._020_-_ederson__-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de estradas rurais.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n._021_-_rafael_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n._021_-_rafael_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção da estrada Sebastião Piassa (RIO BOM – APUCARANA).</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n._022_-_andre_-_demarcacao_de_faixas_de_estacionamento..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n._022_-_andre_-_demarcacao_de_faixas_de_estacionamento..pdf</t>
   </si>
   <si>
     <t>Indicação para demarcação de faixas de estacionamento.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>André Vital dos Santos da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n._023_-_andre_-_expedicao_de_oficio_ao_der_para_manutencao_da_pr-539..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n._023_-_andre_-_expedicao_de_oficio_ao_der_para_manutencao_da_pr-539..pdf</t>
   </si>
   <si>
     <t>Indicação para expedição de oficio ao DER para manutenção da PR-539.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n._024_-_ederson__-_instalacao_de_sistema_de_vigilancia..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n._024_-_ederson__-_instalacao_de_sistema_de_vigilancia..pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de sistema de vigilância.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n._025_-_erick_-_melhorias_nas_estradas_do_lageadao..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n._025_-_erick_-_melhorias_nas_estradas_do_lageadao..pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias nas estradas do Lageadão.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n._026_-_rafael_-_manutencao_da_calcada_e_do_estacionamento_da_escola_municipal_monteiro_lobato..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n._026_-_rafael_-_manutencao_da_calcada_e_do_estacionamento_da_escola_municipal_monteiro_lobato..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção da calçada e do estacionamento da Escola Municipal Monteiro Lobato.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n._027_-_luzia_-_construcao_de_ponto_de_acessibilidade..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n._027_-_luzia_-_construcao_de_ponto_de_acessibilidade..pdf</t>
   </si>
   <si>
     <t>Indicação para construção de ponto de acessibilidade.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n._028_-_geosmar_-_podas_de_arvores_no_cemiterio..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n._028_-_geosmar_-_podas_de_arvores_no_cemiterio..pdf</t>
   </si>
   <si>
     <t>Indicação para podas de árvores no cemitério.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n._029_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n._029_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n._030_-_jadilson_-_construcao_de_cozinha..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n._030_-_jadilson_-_construcao_de_cozinha..pdf</t>
   </si>
   <si>
     <t>Indicação para construção de cozinha.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n._031_-_luzia_-_manutencao_do_parquinho_e_sinalizacao_de_estacionamento..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n._031_-_luzia_-_manutencao_do_parquinho_e_sinalizacao_de_estacionamento..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção do parquinho e sinalização de estacionamento.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n._032_-_rafael_-_denominacao_de_via_do_municipio..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n._032_-_rafael_-_denominacao_de_via_do_municipio..pdf</t>
   </si>
   <si>
     <t>Indicação para denominação de via do município.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n._033_-_luzia_-_melhorias_na_capela_mortuaria..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n._033_-_luzia_-_melhorias_na_capela_mortuaria..pdf</t>
   </si>
   <si>
     <t>Indicação para melhorias na capela mortuária.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n._034_-_ederson_-_plantio_de_ypes..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n._034_-_ederson_-_plantio_de_ypes..pdf</t>
   </si>
   <si>
     <t>Indicação para o plantio de Ypês em estradas.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n._035_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n._035_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n._036_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n._036_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n._037_-_luzia_-_construcao_de_quebra-molas..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n._037_-_luzia_-_construcao_de_quebra-molas..pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n._038_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n._038_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n._039_-_andre_-_construcao_de_quebra-molas..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n._039_-_andre_-_construcao_de_quebra-molas..pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n._040_-_geosmar_-_manutencao_de_lixeiras..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n._040_-_geosmar_-_manutencao_de_lixeiras..pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de lixeiras.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n._041_-_geosmar_-_manutencao_de_ponte..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n._041_-_geosmar_-_manutencao_de_ponte..pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n._042_-_erick_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n._042_-_erick_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n._043_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n._043_-_erick_-_manutencao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n._044_-_rafael_-_implantar_rastrador_nos_carros_oficiais.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n._044_-_rafael_-_implantar_rastrador_nos_carros_oficiais.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de rastreadores nos veículos oficiais.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n._045_-_ederson_-_fazer_manutencao_em_propriedade_rural.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n._045_-_ederson_-_fazer_manutencao_em_propriedade_rural.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção de propriedade rural.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>André Vital dos Santos da Silva, Ederson Scooby, Erick Fernando Oliveira, Geosmar Norbiato, Jadilson José dos Santos, José Lissoti, João Batista de Andrade, Luzia da Saúde, Rafael Gonçalves Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/859/mocao_n._001_-_andre_-_repudio_ao_acessor.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/859/mocao_n._001_-_andre_-_repudio_ao_acessor.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Sr. Marcos do Mauá.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>Rafael Gonçalves Norbiato, André Vital dos Santos da Silva, Ederson Scooby, Erick Fernando Oliveira, Geosmar Norbiato, Jadilson José dos Santos, José Lissoti, João Batista de Andrade, Luzia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_n._002_-_rafael_-_apoio_as_apaes..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_n._002_-_rafael_-_apoio_as_apaes..pdf</t>
   </si>
   <si>
     <t>Moção de Apoio as APAES do estado do paraná.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>Ederson Scooby, André Vital dos Santos da Silva, Erick Fernando Oliveira, Geosmar Norbiato, Jadilson José dos Santos, José Lissoti, João Batista de Andrade, Luzia da Saúde, Rafael Gonçalves Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_n._003_-_ederson_-_apelo_ao_stf.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_n._003_-_ederson_-_apelo_ao_stf.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo contra a ADI n° 7796.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/944/mocao_n._004_-_ederson_-_diploma_de_aplausos.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/944/mocao_n._004_-_ederson_-_diploma_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à CELÉSIA RECH DEZIRÓ em reconhecimento aos relevantes serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Lissoti</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_n._001_-_jose_l._-_informacoes_ao_prefeito.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_n._001_-_jose_l._-_informacoes_ao_prefeito.pdf</t>
   </si>
   <si>
     <t>1. – Relatório Permonerizado de todas as horas maquinas citadas na relação abaixo, utilizada na obra do asfalto que liga Rio Bom a Santo Antônio do Palmital, executada pela empresa Locatelli._x000D_
  Trator Agrícola_x000D_
  Pá Carregadeira_x000D_
  Moto Niveladora (Patrola)_x000D_
  Reta Escavadeira_x000D_
 2.- Relatório permonerizado da quilometragem percorrida pelos caminhões traçados usados na mencionada obra e qual o valor do repasse feito pela empresa Locatelli Ltda.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>João Batista de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_n._002_-_joao_a._-_convocacao.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_n._002_-_joao_a._-_convocacao.pdf</t>
   </si>
   <si>
     <t>O senhor vereador João Batista de Andrade, de conformidade com o Artigo 206, do Regimento Interno do Legislativo, vem após deliberação do plenário, reivindicar a convocação dos senhores:_x000D_
 SERGIO HENRIQUE RIBAS MACUCO, que responde como o engenheiro da prefeitura_x000D_
 E_x000D_
 MARCILIO DUARTE DE OLIVEIRA, que é o sócio proprietário da Empresa Locatelli, e o engenheiro responsável pelas obras ali no Distrito de Santo Antônio do Palmital.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_n._003_-_jose_-_informacoes_ao_prefeito.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_n._003_-_jose_-_informacoes_ao_prefeito.pdf</t>
   </si>
   <si>
     <t>1º - Cópia do Contrato da obra com a Empresa Locatelli e o Município de Rio Bom, referente ao asfalto entre Rio Bom e o Distrito de Santo Antônio do Palmital;_x000D_
 2º - Valor do Aditivo pago a Empresa Locatelli, e copia destes valores;_x000D_
 3º - As medições bem como as relações de pagamento feito a Empresa, bem cópias das mesmas._x000D_
 4º - Se o Município já notificou a empresa sobre o serviço mal feito, caso já realizado a notificação, repassar Cópia da mesma.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_n._004_-_ederson_todos_-_convocacao.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_n._004_-_ederson_todos_-_convocacao.pdf</t>
   </si>
   <si>
     <t>DENIS DA SILVA. Que responde pela Cargo 0108 de Secretário M. de Esporte T._x000D_
 E após a aprovação do plenário, o senhor presidente, mediante oficio enviado, em nome do legislativo, e satisfeitas as formalidades regimentais, entender-se-á com o Prefeito a fim de fixar dia e hora para o comparecimento, do senhor, dando-lhe ciência da matéria sobre a qual versará a interpelação;_x000D_
 § - 1º – O Requerimento deverá indicar, explicitamente, o motivo da convocação e as questões que serão propostas ao Senhor Secretário._x000D_
 § - 2º - A convocação deverá ser atendida no prazo de quinze (15) dias, a contar do dia em que for recebida a respectiva comunicação, quando o Secretário deverá prestar contas do evento da pedalada realizada no Município, tendo em vista que o Secretário mencionou que os valores arrecadados seriam repassados para as entidades do Município, o que não foi efetuado até a presente data e os vereadores querem saber:_x000D_
 Valores;_x000D_
 Motivo para o não repasse;_x000D_
 Destino dos valores arrecadados;</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_n._005_-_ederson_-_informacoes_ao_secretario_de_esportes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_n._005_-_ederson_-_informacoes_ao_secretario_de_esportes.pdf</t>
   </si>
   <si>
     <t>1. – Relatório Permonerizado da prestação de contas do Primeiro Rio Bom Cycling Adventure evento de ciclismo realizado no município, o qual os lucros seriam destinados às entidades do município.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/844/projeto_de_lei_n._001_-_luzia_-_proibicao_de_fogos_de_artificio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/844/projeto_de_lei_n._001_-_luzia_-_proibicao_de_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Rio Bom, e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>DISL</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/905/010_aviso_de_dispensa_cameras.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/905/010_aviso_de_dispensa_cameras.pdf</t>
   </si>
   <si>
     <t>Aquisição de câmeras de segurança, DVR 8 canais, Switch PoE 8 portas + 2 portas Uplink, Roteador WI-FI, Caixa metálica para DVR, materiais diversos e mão de obra para instalação dos equipamentos.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>INEXL</t>
   </si>
   <si>
     <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/900/010_extrato_de_inexigibilidade.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/900/010_extrato_de_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em Capacitação para vereadores. Curso: INÍCIO DE MANDATO E O PAPEL DO PODER LEGISLATIVO. Período: 12 a 14 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/901/010_extrato_de_inexigibilidade.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/901/010_extrato_de_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em Capacitação para servidores. Curso: Retenções Tributárias Aplicadas ao Setor Público. Período: 19 a 21 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/902/010_extrato_de_inexigibilidade_003.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/902/010_extrato_de_inexigibilidade_003.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em Capacitação para servidores. Curso: PODER LEGISLATIVO MUNICIPAL:, FUNÇÕES E PRÁTICA PARLAMENTAR. Período: 26 a 28 de Fevereiro de 2025. Para a servidora Simone Alvão.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/903/010_extrato_de_inexigibilidade_004.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/903/010_extrato_de_inexigibilidade_004.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em Capacitação para vereadores. Curso: "EXCELÊNCIA NA GESTÃO E REDAÇÃO LEGISLATIVA MUNICIPAL: BOAS PRÁTICAS E ESTRATÉGIAS PARA O INÍCIO DE MANDATO". Período: 25 a 28 de Fevereiro de 2025. Para os vereadores: Jadilson José dos Santos, Erick Fernando Oliveira, Geosmar Mantoani Norbiato e João Batista de Andrade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/904/010_extrato_de_inexigibilidade_005.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/904/010_extrato_de_inexigibilidade_005.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para concessão de licença de uso de softwares de gestão pública, para diversos setores da câmara municipal de forma integrada conforme determinação do Decreto Federal n° 10.540/2020 (siafic), devendo atender todas as legislações vigentes e órgãos de fiscalização e controle, compreendendo a elaboração, implantação, migração, conversão de base de dados e treinamento dos usuários.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1206,68 +1206,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/845/ata_no._001-_25-02-25_-_3o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/846/ata_no._002-_30-05-25_-_1o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/945/ata_ap_no._003_-_2o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_n._001_-_geosmar_-_melhorias_diversas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_n._002_-_rafael_-_construcao_das_pontes_em_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n._003_-_ederson__-_implantacao_da_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_n._004_-_geosmar_-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n._005_-_erick_-_melhorias_de_carreadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_n._006_-_rafael_-_construcao_de_quebra-molas_e_retirar_baneiro..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n._007_-_geosmar_-_patrolar_estrada_perto_de_sto._antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_n._008_-_erick_-_envio_de_expediente_ao_dr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_n._009_-_luzia_-_construcao_de_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_n._010_-_erick_-_melhorias_diversas_no_campeiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n._011_-_jadilson_-_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n._012_-_erick_-_melhorias_na_estrada_venturini.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n._013_-_geosmar_-_manutencao_de_estradas_rurais_e_instalacao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n._014_-_jadilson_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n._015_-_geosmar_-_construcao_de_abrigos_em_ponto_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n._016_-_luzia_-__instalacao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n._017_-_erick_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n._018_-_geosmar_-_construcao_de_abrigo_em_ponto_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n._019_-_ederson__-_instalacao_de_cameras_nos_onibus_da_secretaria_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n._020_-_ederson__-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n._021_-_rafael_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n._022_-_andre_-_demarcacao_de_faixas_de_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n._023_-_andre_-_expedicao_de_oficio_ao_der_para_manutencao_da_pr-539..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n._024_-_ederson__-_instalacao_de_sistema_de_vigilancia..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n._025_-_erick_-_melhorias_nas_estradas_do_lageadao..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n._026_-_rafael_-_manutencao_da_calcada_e_do_estacionamento_da_escola_municipal_monteiro_lobato..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n._027_-_luzia_-_construcao_de_ponto_de_acessibilidade..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n._028_-_geosmar_-_podas_de_arvores_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n._029_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n._030_-_jadilson_-_construcao_de_cozinha..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n._031_-_luzia_-_manutencao_do_parquinho_e_sinalizacao_de_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n._032_-_rafael_-_denominacao_de_via_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n._033_-_luzia_-_melhorias_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n._034_-_ederson_-_plantio_de_ypes..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n._035_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n._036_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n._037_-_luzia_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n._038_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n._039_-_andre_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n._040_-_geosmar_-_manutencao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n._041_-_geosmar_-_manutencao_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n._042_-_erick_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n._043_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n._044_-_rafael_-_implantar_rastrador_nos_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n._045_-_ederson_-_fazer_manutencao_em_propriedade_rural.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/859/mocao_n._001_-_andre_-_repudio_ao_acessor.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_n._002_-_rafael_-_apoio_as_apaes..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_n._003_-_ederson_-_apelo_ao_stf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/944/mocao_n._004_-_ederson_-_diploma_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_n._001_-_jose_l._-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_n._002_-_joao_a._-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_n._003_-_jose_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_n._004_-_ederson_todos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_n._005_-_ederson_-_informacoes_ao_secretario_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/844/projeto_de_lei_n._001_-_luzia_-_proibicao_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/905/010_aviso_de_dispensa_cameras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/900/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/901/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/902/010_extrato_de_inexigibilidade_003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/903/010_extrato_de_inexigibilidade_004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/904/010_extrato_de_inexigibilidade_005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/845/ata_no._001-_25-02-25_-_3o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/846/ata_no._002-_30-05-25_-_1o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/945/ata_ap_no._003_-_2o_quadrimestre_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_n._001_-_geosmar_-_melhorias_diversas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_n._002_-_rafael_-_construcao_das_pontes_em_alvenaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n._003_-_ederson__-_implantacao_da_lei_lucas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_n._004_-_geosmar_-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n._005_-_erick_-_melhorias_de_carreadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_n._006_-_rafael_-_construcao_de_quebra-molas_e_retirar_baneiro..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n._007_-_geosmar_-_patrolar_estrada_perto_de_sto._antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_n._008_-_erick_-_envio_de_expediente_ao_dr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/855/indicacao_n._009_-_luzia_-_construcao_de_faixas_elevadas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/856/indicacao_n._010_-_erick_-_melhorias_diversas_no_campeiro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n._011_-_jadilson_-_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n._012_-_erick_-_melhorias_na_estrada_venturini.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n._013_-_geosmar_-_manutencao_de_estradas_rurais_e_instalacao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n._014_-_jadilson_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n._015_-_geosmar_-_construcao_de_abrigos_em_ponto_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n._016_-_luzia_-__instalacao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n._017_-_erick_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n._018_-_geosmar_-_construcao_de_abrigo_em_ponto_de_onibus..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_n._019_-_ederson__-_instalacao_de_cameras_nos_onibus_da_secretaria_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_n._020_-_ederson__-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_n._021_-_rafael_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_n._022_-_andre_-_demarcacao_de_faixas_de_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n._023_-_andre_-_expedicao_de_oficio_ao_der_para_manutencao_da_pr-539..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n._024_-_ederson__-_instalacao_de_sistema_de_vigilancia..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n._025_-_erick_-_melhorias_nas_estradas_do_lageadao..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n._026_-_rafael_-_manutencao_da_calcada_e_do_estacionamento_da_escola_municipal_monteiro_lobato..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n._027_-_luzia_-_construcao_de_ponto_de_acessibilidade..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n._028_-_geosmar_-_podas_de_arvores_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n._029_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n._030_-_jadilson_-_construcao_de_cozinha..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao_n._031_-_luzia_-_manutencao_do_parquinho_e_sinalizacao_de_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao_n._032_-_rafael_-_denominacao_de_via_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_n._033_-_luzia_-_melhorias_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n._034_-_ederson_-_plantio_de_ypes..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_n._035_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_n._036_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_n._037_-_luzia_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_n._038_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n._039_-_andre_-_construcao_de_quebra-molas..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n._040_-_geosmar_-_manutencao_de_lixeiras..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n._041_-_geosmar_-_manutencao_de_ponte..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n._042_-_erick_-_manutencao_da_estrada_rio_bom_-_apucarana..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n._043_-_erick_-_manutencao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_n._044_-_rafael_-_implantar_rastrador_nos_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_n._045_-_ederson_-_fazer_manutencao_em_propriedade_rural.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/859/mocao_n._001_-_andre_-_repudio_ao_acessor.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_n._002_-_rafael_-_apoio_as_apaes..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/861/mocao_n._003_-_ederson_-_apelo_ao_stf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/944/mocao_n._004_-_ederson_-_diploma_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_n._001_-_jose_l._-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/863/requerimento_n._002_-_joao_a._-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento_n._003_-_jose_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento_n._004_-_ederson_todos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento_n._005_-_ederson_-_informacoes_ao_secretario_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/844/projeto_de_lei_n._001_-_luzia_-_proibicao_de_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/905/010_aviso_de_dispensa_cameras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/900/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/901/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/902/010_extrato_de_inexigibilidade_003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/903/010_extrato_de_inexigibilidade_004.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2025/904/010_extrato_de_inexigibilidade_005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="175.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>