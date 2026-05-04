--- v1 (2026-03-18)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="116">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -367,80 +367,50 @@
     <t>INEXL</t>
   </si>
   <si>
     <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/906/010_extrato_de_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa com serviço especializado para proceder a capacitação de servidores e assessoria na regulamentação e aplicação da Nova Lei de Licitações e Contratos Administrativos - NLLC (Lei Federal nº 14.133/2021).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...28 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS ANUAL - Ano de exercício: 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -744,56 +714,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/833/ata_no._001-_26-02-24_-_3o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/841/ata_no._002-_28-05-24_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/834/001-_erick____-_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/835/002-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/836/003_-_amarildo___-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/837/004-_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/838/005-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/842/006-_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/843/007-_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/839/requeriemnto_no._001_-_andre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/840/no._002-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/892/2024_001_projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/893/2024_002_projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios_alterado_novo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/894/2024_003_projeto_de_lei_da_mesa_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/935/06_ato_de_dispensa_-_002_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/936/010_ato_de_dispensa_matrial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/937/010_ato_de_dispensa_mo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/938/010_aviso_de_dispensa_notebook.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/939/008_aviso_de_dispensa_impressoras.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/940/010_aviso_de_dispensa_computadores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/941/010_ato_de_dispensa_eletrodomesticos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/942/010_aviso_de_dispensa_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/943/010_aviso_de_dispensa_nuvem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/906/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/891/2024_2_semestre_e_anual.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/909/2024_pca_cm_rio_bom_integra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/833/ata_no._001-_26-02-24_-_3o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/841/ata_no._002-_28-05-24_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/834/001-_erick____-_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/835/002-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/836/003_-_amarildo___-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/837/004-_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/838/005-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/842/006-_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/843/007-_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/839/requeriemnto_no._001_-_andre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/840/no._002-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/892/2024_001_projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/893/2024_002_projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios_alterado_novo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/894/2024_003_projeto_de_lei_da_mesa_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/935/06_ato_de_dispensa_-_002_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/936/010_ato_de_dispensa_matrial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/937/010_ato_de_dispensa_mo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/938/010_aviso_de_dispensa_notebook.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/939/008_aviso_de_dispensa_impressoras.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/940/010_aviso_de_dispensa_computadores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/941/010_ato_de_dispensa_eletrodomesticos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/942/010_aviso_de_dispensa_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/943/010_aviso_de_dispensa_nuvem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/906/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1406,127 +1376,79 @@
       <c r="H25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...44 lines deleted...]
-        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
-    <hyperlink ref="G27" r:id="rId26"/>
-    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>