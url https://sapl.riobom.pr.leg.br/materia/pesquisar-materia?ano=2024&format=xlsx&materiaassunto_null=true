--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="78">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -207,195 +207,81 @@
     <t>O Senhor Vereador André Vital dos Santos da Silva, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar da Senhora Maria Aparecida Novaes Secretaria de assistência Social, as seguintes informações:_x000D_
 •_x000D_
 Quais as designações por parte da secretaria foram feitas ao funcionário Gabriel Fernando Pereira, encarregado do S.de P. Social no dia 19 de fevereiro de 2024._x000D_
 •_x000D_
 Lista de nomes, endereço e destino dos passageiros transportados no mencionado dia.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/840/no._002-_infor._prefeito_-_rafael.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, a seguinte informação:_x000D_
 •_x000D_
 Relatório permonerizado referente ás horas máquinas pagas a Empresa Bueno e Santos LTDA, a partir da data de 08 de Maio de 2023, até os dias atuais , cujo valor refere-se aos serviços realizados por diversas máquinas._x000D_
 J U S T I F I C A T I V A:- O Senhor Vereador argumenta que tal reivindicação se faz necessária, pois o Senhor Vereador não encontrou no Diário Oficial do Município, o devido valor recolhido aos cofres públicos.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Jadilson José dos Santos, Erick Fernando Oliveira, João Batista de Andrade, João Mendes</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/892/2024_001_projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa em parcela única o subsídio mensal dos vereadores do Município de Rio Bom, a vigorar partir de 1º de Janeiro de 2025, nos termos do artigo 29, inciso VI da Constituição Federal.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira, Jadilson José dos Santos, João Batista de Andrade, João Mendes</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/893/2024_002_projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios_alterado_novo.pdf</t>
   </si>
   <si>
     <t>Fixa em parcela única os subsídios mensais do Prefeito e Vice-Prefeito, Secretários e agentes equiparados do Município de Rio Bom, a vigorar partir de 1º de Janeiro de 2025, nos termos do artigo 29, inciso V da Constituição Federal.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/894/2024_003_projeto_de_lei_da_mesa_-_altera_pccs.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 16 e 17 e ao § 2º do artigo 18 e atualiza o anexo III Lei Municipal nº 24 de 5 de agosto de 2014, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos para os Servidores Públicos Municipais da Câmara Municipal de Rio Bom.</t>
-  </si>
-[...112 lines deleted...]
-    <t>Contratação de empresa com serviço especializado para proceder a capacitação de servidores e assessoria na regulamentação e aplicação da Nova Lei de Licitações e Contratos Administrativos - NLLC (Lei Federal nº 14.133/2021).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -714,56 +600,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/833/ata_no._001-_26-02-24_-_3o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/841/ata_no._002-_28-05-24_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/834/001-_erick____-_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/835/002-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/836/003_-_amarildo___-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/837/004-_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/838/005-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/842/006-_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/843/007-_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/839/requeriemnto_no._001_-_andre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/840/no._002-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/892/2024_001_projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/893/2024_002_projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios_alterado_novo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/894/2024_003_projeto_de_lei_da_mesa_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/935/06_ato_de_dispensa_-_002_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/936/010_ato_de_dispensa_matrial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/937/010_ato_de_dispensa_mo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/938/010_aviso_de_dispensa_notebook.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/939/008_aviso_de_dispensa_impressoras.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/940/010_aviso_de_dispensa_computadores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/941/010_ato_de_dispensa_eletrodomesticos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/942/010_aviso_de_dispensa_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/943/010_aviso_de_dispensa_nuvem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/906/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/833/ata_no._001-_26-02-24_-_3o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/841/ata_no._002-_28-05-24_-_1o_quadrimestre_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/834/001-_erick____-_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/835/002-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/836/003_-_amarildo___-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/837/004-_rafael.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/838/005-_erick____-_cascalhos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/842/006-_rafael.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/843/007-_joao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/839/requeriemnto_no._001_-_andre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/840/no._002-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/892/2024_001_projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/893/2024_002_projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios_alterado_novo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/894/2024_003_projeto_de_lei_da_mesa_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2024/871/2024_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1135,320 +1021,74 @@
         <v>67</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>75</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...234 lines deleted...]
-        <v>115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
-    <hyperlink ref="G17" r:id="rId16"/>
-[...8 lines deleted...]
-    <hyperlink ref="G26" r:id="rId25"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>