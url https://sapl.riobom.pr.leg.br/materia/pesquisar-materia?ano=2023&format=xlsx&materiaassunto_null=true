--- v0 (2025-10-02)
+++ v1 (2026-05-04)
@@ -10,751 +10,702 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="368" uniqueCount="197">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/790/ata_no._001_-_24-02_-_ref._2o_terceiro__de_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/790/ata_no._001_-_24-02_-_ref._2o_terceiro__de_2023.pdf</t>
   </si>
   <si>
     <t>Transmissão online (live via facebook) da Prefeitura Municipal de Rio Bom, para apresentação e a prestação de Contas do Poder Executivo, Poder Legislativo, Autarquia Municipal de Educação, Autarquia Municipal de Saúde, Secretaria Municipal de Assistência Social referente ao TERCEIRO QUADRIMESTRE do Exercício Financeiro de 2022</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/818/ata_no._002-_29-05-23_-_1o_quadrimestre_de_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/818/ata_no._002-_29-05-23_-_1o_quadrimestre_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA Nº. 002/2023</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/824/ata_no._003-_28-09-23_-_2o_quadrimestre_de_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/824/ata_no._003-_28-09-23_-_2o_quadrimestre_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA Nº. 003/2023</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Vital dos Santos da Silva</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/792/001-_andre__-_manutencao_do_canteiro.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/792/001-_andre__-_manutencao_do_canteiro.pdf</t>
   </si>
   <si>
     <t>1º- Efetuar a manutenção do canteiro da Avenida Rio Grande do Sul, (especificamente em frente ao Salão Central e o Mercado Silmaz), em sua justificativa o senhor vereador salienta que tais reivindicações se fazem necessárias, pois quando chove escorre lama por todo o centro dos comércios locais._x000D_
 _x000D_
 2º - Instalação de placas e fazer as faixas sinalizando estacionamentos de motos e carros nas vias urbanas do município, em sua justificativa o senhor vereador salienta que quando se tem o estacionamento especifico facilita o estacionamento de todos os tipos de veículos, principalmente carga e descarga.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/793/002-_andre__-_sinaliacao.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/793/002-_andre__-_sinaliacao.pdf</t>
   </si>
   <si>
     <t>•	Instalação de placas e fazer as faias sinalizando estacionamento de motos e caros nas vias urbanas do município.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Amarildo Pinto de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/794/003-_amarildo___-_varias.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/794/003-_amarildo___-_varias.pdf</t>
   </si>
   <si>
     <t>1º - Instalação de câmeras de segurança no Cemitério Municipal e em todas as entradas da cidade, afim de   registrar a  movimentação nos locais mencionados, para que novamente não  sejam alvo de vândalos e criminosos._x000D_
 _x000D_
 2º - Efetuar as melhorias necessárias como colocar três caminhões de piçarras na estrada do Cruzeiro, haja vista que já tem a piçarra no local e a própria reta-escavadeira faz o serviço;</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/795/004-_erick____-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/795/004-_erick____-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>1º - Construção de um quebra-molas na Rua Mato Grosso, enfrente a casa do Luiz mecânico.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/801/005-_amarildo___-.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/801/005-_amarildo___-.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Amarildo Pinto de Andrade , infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável à seguintes providências:_x000D_
 _x000D_
 1º - Piçarrar a estrada que dá acesso ao bairro dos Godoy._x000D_
 _x000D_
 2º - Efetuar o tapar buracos da estrada que liga Rio Bom ao Distrito de Santo Antônio o Palmital.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Batista de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/800/006-_joao_a.__-_por_nome_em_estrada.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/800/006-_joao_a.__-_por_nome_em_estrada.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador João Batista de Andrade, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal, que denomine a estrada Rio Bom até a ponte da divisa deste Município com o Município de Novo Itacolomi de estrada MIGUEL GARCIA REGIS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/802/007-_andre__-_faixa_p.__pedestres.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/802/007-_andre__-_faixa_p.__pedestres.pdf</t>
   </si>
   <si>
     <t>Efetuar a pintura de uma faixa para pedestres em frente à Creche Municipal CEMEI João Paulo II.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/803/008-_amarildo___-_cemiterio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/803/008-_amarildo___-_cemiterio.pdf</t>
   </si>
   <si>
     <t>•	Instalação de lâmpadas nos postes existentes  e  também  câmeras de segurança no Cemitério Municipal afim de  deixar o cemitério mais iluminado e    registrar a  movimentação de quem circula pelo local .</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/804/009-_amarildo___-_efetuar_as_melhorias_na_estrada_da_neuza.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/804/009-_amarildo___-_efetuar_as_melhorias_na_estrada_da_neuza.pdf</t>
   </si>
   <si>
     <t>•	Efetuar as melhorias necessárias, na estrada que dá acesso a residência da Neuza esposa do falecido Minão (trecho da PR que liga Rio Bom á Marilândia do Sul até a sua residência .</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/805/010-_erick____-_doacao_de_terreno_para_ong_-_caes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/805/010-_erick____-_doacao_de_terreno_para_ong_-_caes.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de Oliveira,infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável à seguinte providência:_x000D_
 _x000D_
 Se possível; Organizar a criação de uma ONG para recolher e cuidar dos cães abandonados de Rua no Município, bem como efetuar a doação de um terreno para esta possível instituição, visando à construção de um abrigo ideal para os cachorros.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/806/011-_amarildo___-_efetuar_as_melhorias_na_estrada_do_senhor_nilton.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/806/011-_amarildo___-_efetuar_as_melhorias_na_estrada_do_senhor_nilton.pdf</t>
   </si>
   <si>
     <t>•	Efetuar as melhorias necessárias, na estrada que dá acesso a residência do senhor Nilton no bairro Água Fria, (Antiga estrada do seu Otávio, trecho antes da propriedade do Hilário).</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/807/012_-_erick____-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/807/012_-_erick____-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Construção de dois (02) quebra-molas, sendo um subindo e o outro descendo, na Rua Paraná, em frente à residência do Senhor Anizio Marcelino dos Santos.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rafael Gonçalves Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/808/013-_rafael__-_manilhas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/808/013-_rafael__-_manilhas.pdf</t>
   </si>
   <si>
     <t>Efetuar a instalação de duas (02) manilhas no carreador localizado no sitio do Senhor ANTONIO DA PEDRA, no Bairro São José.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/809/014-_andre__-_caminhao__recolher_o_lixo.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/809/014-_andre__-_caminhao__recolher_o_lixo.pdf</t>
   </si>
   <si>
     <t>Determinar que o caminhão que faz a coleta de lixo domestico, desloque até as residências dos munícipes que moram próximo a estrada Rio Bom/Apucarana, para recolherem o lixo acumulado em suas casas.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/810/015-_rafael__-.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/810/015-_rafael__-.pdf</t>
   </si>
   <si>
     <t>À aquisição de carrinhos apropriados para a limpeza para o setor de Educação, como aqueles que foram adquiridos para serem usados na UBS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/811/016_-_erick____-_melhorias_em_estradas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/811/016_-_erick____-_melhorias_em_estradas.pdf</t>
   </si>
   <si>
     <t>1º - Patrolar, cascalhar e passar o rolo compactador em alguns trechos que não tem cascalho na estrada do Bairro Água Fria até na divisa com o Município de Novo Itacolomi; _x000D_
 _x000D_
 2º - Patrolar e passar o rolo compactador na estrada do Cruzeiro, iniciando na entrada da gruta de frente do pátio da prefeitura até a divisa do Município de Marilândia do Sul;_x000D_
 _x000D_
 3º - Patrolar o carreador do senhor Vanderlei Marques que da acesso a varias famílias, como o senhor João Januário e demais moradores que utilizam deste carreador para deslocarem até a cidade.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/812/017-_joao_a.__-_varias_melhorias_de_ruas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/812/017-_joao_a.__-_varias_melhorias_de_ruas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador João Batista de Andrade, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal, que os valores que a Câmara Municipal devolveu no ano de 2022, valor este de R$-80.286,79 (oitenta mil, duzentos e oitenta e seis reais e setenta e nove centavos), sejam usados como parte do pagamento nas seguintes obras de melhorias que serão realizadas nas:_x000D_
 _x000D_
 1º - Saída da lavanderia, final da Avenida Rio Grande do Sul;_x000D_
 2º - Ruas do Núcleo Benedito Pinto de Andrade;_x000D_
 3º - Rua José Primon e Luiz Bonfa;_x000D_
 4º - Avenida Paraná, saída de Rio Bom a Santo Antonio.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira, Jadilson José dos Santos, José Donizette Jacinto, João Batista de Andrade, João Mendes</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/819/018-_varios_vereadores.__-_destacamento_de_policia.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/819/018-_varios_vereadores.__-_destacamento_de_policia.pdf</t>
   </si>
   <si>
     <t>Os Senhores Vereadores: Jadilson José dos Santos, João Batista de Andrade, João Mendes Machado, José Donizete Jacinto e Erick Fernando de Oliveira, infra-firmados, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal, o envio de Oficio à Vossa Exelencia o Senhor Deputado Estadual Mauro Moraes, reivindicando ao mesmo seu empenho para a volta do destacamento de Policia Militar para o Município de Rio Bom.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/820/019-_joao_a.__-_mudar_nome_de_ruas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/820/019-_joao_a.__-_mudar_nome_de_ruas.pdf</t>
   </si>
   <si>
     <t>1º - A atual Rua Airton Senna da Silva passará a ser RUA URBINO SILVA NOVAES;_x000D_
 _x000D_
 2º - A atual Rua Urbino Silva Novaes passará a ser RUA JOSÉ RODRIGUES DO ARTE.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José Lissoti</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/822/020-_jose_lissoti_-_placa_na_farnacia.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/822/020-_jose_lissoti_-_placa_na_farnacia.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador José Lissoti, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal, as seguintes sugestões:_x000D_
 _x000D_
 1º - Determinar a instalação de uma rampa de acesso no ginásio de esportes para que as senhoras que participam das atividades na quadra tenha fácil acesso a quadra;_x000D_
 _x000D_
 2º - Implantação de uma placa de sinalização de 15 minutos para estacionar em frente à farmácia Santo Antonio.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._021_-_quebra-molas_-_rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._021_-_quebra-molas_-_rafael.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável às seguintes providencias:_x000D_
 _x000D_
 1º- Construção de um quebra-molas em frente à casa da Larissa Bueno na Avenida Jitsuit  Kissina , em sua justificativa o senhor Vereador salienta que os motoristas estão trafegando em alta velocidade colocando em risco a vida da população que trafega pelo local;_x000D_
 _x000D_
 2ª- Construção de um quebra-molas na Rua José Francisco do Santos em frente a casa do Clovis, em sua justificativa o senhor Vereador Salienta que o local é sempre cheio de crianças brincando na rua e os motoristas trafegam em alta velocidade, então para evitar que algo de mais grave aconteça que seja tomado as devidas providencias;</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no22.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no22.pdf</t>
   </si>
   <si>
     <t>Que organize no pátio da Prefeitura municipal um local apropriado para que os ônibus escolares fiquem estacionados adequadamente em um local correto.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/828/023_-_erick____-_quebra-molas_em_frente_a_olaria.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/828/023_-_erick____-_quebra-molas_em_frente_a_olaria.pdf</t>
   </si>
   <si>
     <t>Construção urgente de um quebra-molas praticamente na frente da Olaria.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/829/024-_amarildo-_rampa_ginasio_de_esportes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/829/024-_amarildo-_rampa_ginasio_de_esportes.pdf</t>
   </si>
   <si>
     <t>•	Determinar a instalação de uma rampa de acesso no ginásio de esportes para que as senhoras que participam das atividades na quadra tenha fácil acesso ao local</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/830/025-_erick____-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/830/025-_erick____-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>1º- Construção  de um quebra-molas na Rua Mato Grosso em frente à casa do Luiz mecânico._x000D_
 _x000D_
 2º - Construção de um quebra molas na Rua Doutor Rebouças (Especificamente um pouco para a frente da Escola Municipal Doutor Rebouças).</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/831/26_-_erick_-poste_de_luz_no_lago.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/831/26_-_erick_-poste_de_luz_no_lago.pdf</t>
   </si>
   <si>
     <t>Colocar sete (07) postes para instalação de luz na barragem do lago Beija Flor, bem como efetuar a sinalização e fixar guard rail ou defensa metálica na barragem do lago.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/832/027-_rafael__-_aplicar_recursos.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/832/027-_rafael__-_aplicar_recursos.pdf</t>
   </si>
   <si>
     <t>01  –  Fazer a manutenção das estradas rurais;_x000D_
 _x000D_
 02  – Arrumar o parquinho das crianças que esta localizado na Praça Municipal;_x000D_
 _x000D_
 03  – Fazer a aquisição de remédios para a farmácia da UBS;_x000D_
 _x000D_
 04  – Pagar o pessoal que presta serviços ou faz as manutenções nos veículos da frota, bem como os fornecedores de Rio Bom</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/</t>
+    <t>http://sapl.riobom.pr.leg.br/media/</t>
   </si>
   <si>
     <t>•	Relatório pormenorizado das horas máquinas  recolhidas pela empresa Bueno e Santos Ltda,  que está realizando a obra das pedras poliédricas.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_-_paticular._002__rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_-_paticular._002__rafael.pdf</t>
   </si>
   <si>
     <t>•	Com qual finalidade o carro do Legislativo municipal se deslocou no dia 24 do mês de dezembro do ano de 2022 ás 14:30 horas, e quem estava dirigindo o carro no  horário em que o Vereador se deparou com o carro  no município de Marilandia do Sul .</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/814/no._003-_infor._prefeito_-_rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/814/no._003-_infor._prefeito_-_rafael.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, a seguinte informação:_x000D_
 _x000D_
 Comprovante do pagamento da “Guia de pagamento de serviços”, no valor de R$-4.480,00 a serem pagos pela Empresa Bueno e Santos LTDA, no dia 30 de Março de 2023, cujo valor refere-se aos serviços realizados por diversas maquina._x000D_
 _x000D_
 Igualmente, segue cópia do Oficio nº. 121/2023, de 08 de março de 2023, o qual se encontra assinado pelo Senhor Prefeito.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/815/no._004-_infor._prefeito_-_ponte_lageadao__-_rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/815/no._004-_infor._prefeito_-_ponte_lageadao__-_rafael.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, a seguinte informação:_x000D_
 _x000D_
 Cópia do Projeto de construção da Ponte do Bairro do Lageadão, e todos os gastos detalhados com os materiais de construção.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/816/no._005-_infor._prefeito_-_empresa_tercerizadas_-_andre.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/816/no._005-_infor._prefeito_-_empresa_tercerizadas_-_andre.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador André Vital dos Santos da Silva, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, as seguintes informações:_x000D_
 _x000D_
 1º–Relatórios de todas as empresas licitadas que contratam funcionários terceirizados que estão prestando serviços ao Município;_x000D_
 _x000D_
 2º–Relatórios contendo:_x000D_
 a)	– Nome dos contratados_x000D_
 b)	– Localidade de trabalho_x000D_
 c)	– Função desempenhada_x000D_
 d)	– Carga horária trabalhada</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/817/no._006-_infor._prefeito_-_pralisacao_das_obras_da_rua_-jose_lissoti.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/817/no._006-_infor._prefeito_-_pralisacao_das_obras_da_rua_-jose_lissoti.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador José Lissoti, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, a seguinte informação:_x000D_
 _x000D_
 •	Qual o motivo da paralisação das obras da Rua José Francisco dos Santos;</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no._007_-_rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no._007_-_rafael.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Rafael Gonçalves Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal, as seguintes informações:_x000D_
 _x000D_
 •	Os nomes de cada um dos Agentes de Saúde;_x000D_
 •	Quais são suas cargas horárias de trabalho (semanalmente);_x000D_
 •	Quais os horários de entrada e saída do trabalho;_x000D_
 •	Qual é o setor que cada um atua;_x000D_
 •	Se todos os Agentes de Saúde batem o ponto eletrônico.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/826/no._008-_infor._prefeito_-_rafael.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/826/no._008-_infor._prefeito_-_rafael.pdf</t>
   </si>
   <si>
     <t>•	Relatório pormenorizado dos gastos e também, materiais   usados na cobertura do prédio do PAM (Pronto Atendimento Municipal).</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/827/no._009-_infor._prefeito_-_jose.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/827/no._009-_infor._prefeito_-_jose.pdf</t>
   </si>
   <si>
     <t>1º - Quanto o Secretário Genésio Norbiato ou Familiares pagaram pelos serviços de transporte de silagem e a limpeza do silo na propriedade dos mesmos._x000D_
 _x000D_
 2º - Xerox do comprovante onde menciona a data em que foram efetuados os devidos pagamentos.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira, Jadilson José dos Santos, João Batista de Andrade, João Mendes</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_da_mesa_no._001-2023_-_pesca_no_lago.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_da_mesa_no._001-2023_-_pesca_no_lago.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da pesca amadora no Lago Municipal “Beija-Flor”, no Município de Rio Bom, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>DISL</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/932/06_ato_de_dispensa_-_001_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/932/06_ato_de_dispensa_-_001_2023.pdf</t>
   </si>
   <si>
     <t>Dispensa de Licitação com fundamento no inciso II do artigo 24 da Lei nº. 8.666/93 em favor da empresa SIDNEY MORI DA CRUZ, para o fornecimento de mão de obra em: levantamento de reparos a serem realizados no prédio da Câmara Municipal, bem como a elaboração de projeto/planilhas para a execução de reforma do mesmo, bem como visitas técnicas de acompanhamento da execução dos reparos. No valor de R$ 7.700,00 (sete mil e setecentos reais).</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/933/010_aviso_de_dispensa_material.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/933/010_aviso_de_dispensa_material.pdf</t>
   </si>
   <si>
     <t>Dispensa a Licitação com fundamento no inciso II do artigo 75 da Lei Federal nº. 14.133/21 em favor da Empresa VANDA BENEDITA BENTO BENEDITO, para aquisição de material para manutenção do telhado, manutenção de instalação elétrica, reparo de sanitários e instalação hidráulica, manutenção em forro de gesso, pintura interna e externa e demais serviços para o prédio da Câmara Municipal. No valor total de R$ 28.112,28 (vinte e oito mil e cento e doze reais e vinte e oito centavos).</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Jadilson José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/931/003_ato_de_dispensa_-_004_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/931/003_ato_de_dispensa_-_004_2023.pdf</t>
   </si>
   <si>
     <t>Dispensa de Licitação com fundamento no inciso II do artigo 24 da Lei nº. 8.666/93 em favor da empresa SIDNEY MORI DA CRUZ, para o fornecimento de mão de obra em: elaboração de projetos de subdivisão de terreno, memorial descritivo, levantamento e retificação de matriculas, medições e projetos topográficos, descrições fotográficas, acompanhamento e pareceres, visando a regularização da doação do terreno da sede da Câmara Municipal de Rio Bom que se encontra oficialmente em posse da Companhia de Saneamento do Paraná - SANEPAR. No valor de R$ 5.800,00 (cinco mil e oitocentos reais).</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/867/004_ato_de_dispensa_-_006_2023.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/867/004_ato_de_dispensa_-_006_2023.pdf</t>
   </si>
   <si>
     <t>Prestação de serviços relacionados ao inventário de bens/levantamento patrimonial dos bens móveis permanentes, com emissão de Laudo de avaliação, atualização dos registros contábeis, configuração para geração de depreciação e cadastramento dos bens no sistema de patrimônio utilizado pela Câmara Municipal de Rio Bom</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>INEXL</t>
   </si>
   <si>
     <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/934/010_extrato_de_inexigibilidade.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/934/010_extrato_de_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em Capacitação para vereadores. Curso: Lei Orçamentária Anual 2024, Elaboração, Análise, Tramitação, Emendas e Seu Processo de Aprovação. Periodo: 13 a 15 de Setembro de 2023.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/872/2023_anexo_12_-_balanco_orcamentario.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/872/2023_anexo_12_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...47 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS ANUAL - Ano de exercício: 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1058,68 +1009,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/790/ata_no._001_-_24-02_-_ref._2o_terceiro__de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/818/ata_no._002-_29-05-23_-_1o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/824/ata_no._003-_28-09-23_-_2o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/792/001-_andre__-_manutencao_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/793/002-_andre__-_sinaliacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/794/003-_amarildo___-_varias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/795/004-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/801/005-_amarildo___-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/800/006-_joao_a.__-_por_nome_em_estrada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/802/007-_andre__-_faixa_p.__pedestres.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/803/008-_amarildo___-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/804/009-_amarildo___-_efetuar_as_melhorias_na_estrada_da_neuza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/805/010-_erick____-_doacao_de_terreno_para_ong_-_caes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/806/011-_amarildo___-_efetuar_as_melhorias_na_estrada_do_senhor_nilton.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/807/012_-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/808/013-_rafael__-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/809/014-_andre__-_caminhao__recolher_o_lixo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/810/015-_rafael__-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/811/016_-_erick____-_melhorias_em_estradas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/812/017-_joao_a.__-_varias_melhorias_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/819/018-_varios_vereadores.__-_destacamento_de_policia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/820/019-_joao_a.__-_mudar_nome_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/822/020-_jose_lissoti_-_placa_na_farnacia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._021_-_quebra-molas_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/828/023_-_erick____-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/829/024-_amarildo-_rampa_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/830/025-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/831/26_-_erick_-poste_de_luz_no_lago.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/832/027-_rafael__-_aplicar_recursos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_-_paticular._002__rafael.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/814/no._003-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/815/no._004-_infor._prefeito_-_ponte_lageadao__-_rafael.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/816/no._005-_infor._prefeito_-_empresa_tercerizadas_-_andre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/817/no._006-_infor._prefeito_-_pralisacao_das_obras_da_rua_-jose_lissoti.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no._007_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/826/no._008-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/827/no._009-_infor._prefeito_-_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_da_mesa_no._001-2023_-_pesca_no_lago.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/932/06_ato_de_dispensa_-_001_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/933/010_aviso_de_dispensa_material.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/931/003_ato_de_dispensa_-_004_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/867/004_ato_de_dispensa_-_006_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/934/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/872/2023_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/890/2023_2_semestre_e_anual.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/897/clic_1_contrato.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/908/2023_pca_cm_rio_bom_integra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/790/ata_no._001_-_24-02_-_ref._2o_terceiro__de_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/818/ata_no._002-_29-05-23_-_1o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/824/ata_no._003-_28-09-23_-_2o_quadrimestre_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/792/001-_andre__-_manutencao_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/793/002-_andre__-_sinaliacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/794/003-_amarildo___-_varias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/795/004-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/801/005-_amarildo___-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/800/006-_joao_a.__-_por_nome_em_estrada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/802/007-_andre__-_faixa_p.__pedestres.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/803/008-_amarildo___-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/804/009-_amarildo___-_efetuar_as_melhorias_na_estrada_da_neuza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/805/010-_erick____-_doacao_de_terreno_para_ong_-_caes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/806/011-_amarildo___-_efetuar_as_melhorias_na_estrada_do_senhor_nilton.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/807/012_-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/808/013-_rafael__-_manilhas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/809/014-_andre__-_caminhao__recolher_o_lixo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/810/015-_rafael__-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/811/016_-_erick____-_melhorias_em_estradas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/812/017-_joao_a.__-_varias_melhorias_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/819/018-_varios_vereadores.__-_destacamento_de_policia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/820/019-_joao_a.__-_mudar_nome_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/822/020-_jose_lissoti_-_placa_na_farnacia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/823/indicacao_no._021_-_quebra-molas_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/825/indicacao_no22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/828/023_-_erick____-_quebra-molas_em_frente_a_olaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/829/024-_amarildo-_rampa_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/830/025-_erick____-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/831/26_-_erick_-poste_de_luz_no_lago.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/832/027-_rafael__-_aplicar_recursos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/799/requerimento_-_paticular._002__rafael.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/814/no._003-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/815/no._004-_infor._prefeito_-_ponte_lageadao__-_rafael.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/816/no._005-_infor._prefeito_-_empresa_tercerizadas_-_andre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/817/no._006-_infor._prefeito_-_pralisacao_das_obras_da_rua_-jose_lissoti.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/821/requerimento_no._007_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/826/no._008-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/827/no._009-_infor._prefeito_-_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_da_mesa_no._001-2023_-_pesca_no_lago.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/932/06_ato_de_dispensa_-_001_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/933/010_aviso_de_dispensa_material.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/931/003_ato_de_dispensa_-_004_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/867/004_ato_de_dispensa_-_006_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/934/010_extrato_de_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2023/872/2023_anexo_12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2275,175 +2226,100 @@
       <c r="H46" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>192</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>193</v>
       </c>
       <c r="E47" t="s">
         <v>194</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H47" t="s">
         <v>196</v>
-      </c>
-[...70 lines deleted...]
-        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
-    <hyperlink ref="G48" r:id="rId47"/>
-[...1 lines deleted...]
-    <hyperlink ref="G50" r:id="rId49"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>