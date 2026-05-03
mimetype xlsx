--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="160">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -518,80 +518,50 @@
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>André Vital dos Santos da Silva, Erick Fernando Oliveira, Jadilson José dos Santos, João Batista de Andrade</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_da_mesa_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFERÊNCIA DE VEÍCULO OFICIAL PARA A PREFEITURA MUNICIPAL DE RIO BOM.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...28 lines deleted...]
-    <t>PRESTAÇÃO DE CONTAS ANUAL - Ano de exercício: 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -895,56 +865,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/742/ata_no._001_-_25-02_-_ref._3o_quadrimente_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/772/ata_no._002_-_30-02_-_ref._1o_quadrimente_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/773/ata_no._003_-_30-09_-_ref._2o_quadrimente_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/741/001-_rafael_construcao_de_um_quebra_molas_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/743/002-_jadilson_-_plano_de_carreira_dos_funcionarios_publicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/746/003-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/747/004-_andre__-_manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/750/005-_rafael__efetuar_a_limpeza_do_parquinho_e_do_salaozinho_das_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/751/006-_jadilson_-_construir_cozinha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/752/007-_erick_-_patrolar_e_cascalhar_a_estarad_do_bairo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/753/008-_rafael__-_cumpra_a_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/754/009-_rafael__varias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/755/010-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/758/011-_erick_-_podar_as_copas_das_arvores_..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/759/012-_andre__-_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/762/013-_erick_-_construcao_de_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/763/014-_rafael__varias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/764/015-_erick_-__patrolar_e_cascalhar_a_estrada_do_bairro_lageadao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/765/016-_andre__-_manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/766/017-_erick_-__quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/770/018-_jadilson_-_instalacao_de_camera_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._019-_lonbadas_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/774/020-_construcao_de_um_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/775/021-_rafael__-_podar_arvores_e_lampadas_de_leds.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/776/022_-_amarildo_-_consrucao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/778/023-_rafael__-_instalacao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/779/024-_erick_-__cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/780/025-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/748/no._001-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/749/no._002-_infor._prefeito_-lissoti.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/756/no._003-_infor._prefeito_-lissoti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/757/no._004-_infor._presidente_-rafael.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/769/no._005-_infor._prefeito_-_andre.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/782/no._006-_infor._prefeito_-_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_da_mesa_001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/889/2022_12_06_rgf.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/907/2022_pca_cm_rio_bom_integra.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/742/ata_no._001_-_25-02_-_ref._3o_quadrimente_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/772/ata_no._002_-_30-02_-_ref._1o_quadrimente_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/773/ata_no._003_-_30-09_-_ref._2o_quadrimente_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/741/001-_rafael_construcao_de_um_quebra_molas_na_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/743/002-_jadilson_-_plano_de_carreira_dos_funcionarios_publicos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/746/003-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/747/004-_andre__-_manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/750/005-_rafael__efetuar_a_limpeza_do_parquinho_e_do_salaozinho_das_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/751/006-_jadilson_-_construir_cozinha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/752/007-_erick_-_patrolar_e_cascalhar_a_estarad_do_bairo_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/753/008-_rafael__-_cumpra_a_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/754/009-_rafael__varias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/755/010-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/758/011-_erick_-_podar_as_copas_das_arvores_..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/759/012-_andre__-_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/762/013-_erick_-_construcao_de_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/763/014-_rafael__varias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/764/015-_erick_-__patrolar_e_cascalhar_a_estrada_do_bairro_lageadao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/765/016-_andre__-_manutencao_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/766/017-_erick_-__quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/770/018-_jadilson_-_instalacao_de_camera_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no._019-_lonbadas_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/774/020-_construcao_de_um_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/775/021-_rafael__-_podar_arvores_e_lampadas_de_leds.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/776/022_-_amarildo_-_consrucao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/778/023-_rafael__-_instalacao_de_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/779/024-_erick_-__cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/780/025-_amarildo__-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/748/no._001-_infor._prefeito_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/749/no._002-_infor._prefeito_-lissoti.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/756/no._003-_infor._prefeito_-lissoti.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/757/no._004-_infor._presidente_-rafael.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/769/no._005-_infor._prefeito_-_andre.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/782/no._006-_infor._prefeito_-_joao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_da_mesa_001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="94" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1861,138 +1831,90 @@
       <c r="H36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>156</v>
       </c>
       <c r="E37" t="s">
         <v>157</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H37" t="s">
         <v>159</v>
-      </c>
-[...44 lines deleted...]
-        <v>169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
-    <hyperlink ref="G38" r:id="rId37"/>
-    <hyperlink ref="G39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>