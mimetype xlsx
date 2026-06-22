--- v1 (2026-03-19)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="215">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -644,116 +644,84 @@
   </si>
   <si>
     <t>1º - Patrolar e cascalhar a estrada de acesso a propriedade do sítio do Pelé ,o senhor vereador salienta que tal reivindicação se faz necessária, pois nem o caminhão de lixo está descendo no local por conta da péssima condição de tráfego que a estrada se encontra;_x000D_
 _x000D_
 2ª – Patrolar e cascalhar a estrada de acesso ao sitio do André Gomes, o senhor vereador salienta que o morador está tendo dificuldade com o escoamento de leite por conta da péssima condição da estrada;</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/737/044-2021_-_joao_-_recape_da_rua_sebastiao_verolla.pdf</t>
   </si>
   <si>
     <t>•	Recapear a Rua Sebastião Verolla.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>João Batista de Andrade</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/911/projeto_da_mesa_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE COTAS RACIAIS PARA O INGRESSO DE NEGROS E NEGRAS NO SERVIÇO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/910/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de cotas raciais para o ingresso de negros e negras no serviço público municipal.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/879/2021_12_balanco.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...30 lines deleted...]
-FISCAL DO CONTRATO: HÉLIO SOARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1057,56 +1025,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ata_no._001_-_2021_audiencia__da_saude_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ata_no._002_-_28-mes_05_-_1o_quadrimente_de_2021_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ata_no._003_-_29-_setembro_-_2o_quadrimente_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/680/001-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/681/002-_jadilson-_incorcopar_as_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/682/003-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/683/004-_andre_vital_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/687/006-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/688/007-_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/689/008-_andre_vital_-_limpeza_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/690/009-_jdilson___construcao_de_uma_ponte_na_estrada_do_lajedao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/691/010-_jadilson___gratificacao_aos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/692/011-_rafael_-_programa_para_os_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/693/012-_amarildo_sinalizacao_da_pr_539.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/694/013-_jose_patrolar_a_estrada_dos_setenta_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/695/014-_fiscalizacao_do_lago_beija-flor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/696/015-_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/697/016-_jadilson___cafe_aos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/698/017-_andre_vital_construcao_de_um_bueiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/699/018-_rafael_reconstrucai_de_um_bueiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/700/019-_jadilson___perfuracao_de_um_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/701/020-_erick_-__conceder_um_dia_de_folga_na_data_de_aniversario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/702/021-_jadilson___instalacao_de_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/704/022-_amarildo_patrolar_as_estrdas_rurais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/705/023-_amarildo_instalacao_de_placas_de_madeira_na_quadra_do_bocha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/707/024-_amarildo_melhorias_na__estrada_da_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/708/025-_rafael_sinalizacao_com_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/710/026-_andre_vital_-_tapar_o_buraco_na_rua_evencio_severino_ferreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/711/027-_amarildo_melhorias_na__estrada_da_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/712/028-_rafael_construcao_de_um_quebra_molas_na_rua_doutor_reboucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/713/029-_jadilson___melhoria_no_salario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/714/030-_rafael_-_bueiro_do_mirao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/715/031-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/716/032-_jadilson___instalacao_de_um_bebedouro_no_patio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/717/033-_erick_-__instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/718/034-_rafael_construcao_de_uma_travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/719/036-_jose_adilson_patrolar_as_estrdas_rurais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/721/037-_erick_-__manutencaoda_estrada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/722/038-_jadilson___melhoria_no_salario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/730/039-_amarildo__varias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/731/040-_erick_-__construcao_de_qebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/732/041-_rafael_-varias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/735/042-_jose_patrolar_a_estrada_dos_setenta_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/736/043-_andre_vital_-_patrolar_e_cascalar_as_estradas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/737/044-2021_-_joao_-_recape_da_rua_sebastiao_verolla.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/911/projeto_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/910/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/879/2021_12_balanco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/888/2021_12_06_rgf.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/898/publis_1_contrato.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ata_no._001_-_2021_audiencia__da_saude_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ata_no._002_-_28-mes_05_-_1o_quadrimente_de_2021_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ata_no._003_-_29-_setembro_-_2o_quadrimente_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/680/001-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/681/002-_jadilson-_incorcopar_as_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/682/003-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/683/004-_andre_vital_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/687/006-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/688/007-_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/689/008-_andre_vital_-_limpeza_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/690/009-_jdilson___construcao_de_uma_ponte_na_estrada_do_lajedao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/691/010-_jadilson___gratificacao_aos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/692/011-_rafael_-_programa_para_os_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/693/012-_amarildo_sinalizacao_da_pr_539.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/694/013-_jose_patrolar_a_estrada_dos_setenta_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/695/014-_fiscalizacao_do_lago_beija-flor.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/696/015-_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/697/016-_jadilson___cafe_aos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/698/017-_andre_vital_construcao_de_um_bueiro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/699/018-_rafael_reconstrucai_de_um_bueiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/700/019-_jadilson___perfuracao_de_um_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/701/020-_erick_-__conceder_um_dia_de_folga_na_data_de_aniversario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/702/021-_jadilson___instalacao_de_uma_lixeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/704/022-_amarildo_patrolar_as_estrdas_rurais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/705/023-_amarildo_instalacao_de_placas_de_madeira_na_quadra_do_bocha.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/707/024-_amarildo_melhorias_na__estrada_da_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/708/025-_rafael_sinalizacao_com_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/710/026-_andre_vital_-_tapar_o_buraco_na_rua_evencio_severino_ferreira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/711/027-_amarildo_melhorias_na__estrada_da_caixa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/712/028-_rafael_construcao_de_um_quebra_molas_na_rua_doutor_reboucas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/713/029-_jadilson___melhoria_no_salario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/714/030-_rafael_-_bueiro_do_mirao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/715/031-_rafael_-_varias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/716/032-_jadilson___instalacao_de_um_bebedouro_no_patio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/717/033-_erick_-__instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/718/034-_rafael_construcao_de_uma_travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/719/036-_jose_adilson_patrolar_as_estrdas_rurais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/721/037-_erick_-__manutencaoda_estrada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/722/038-_jadilson___melhoria_no_salario_dos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/730/039-_amarildo__varias.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/731/040-_erick_-__construcao_de_qebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/732/041-_rafael_-varias.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/735/042-_jose_patrolar_a_estrada_dos_setenta_e_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/736/043-_andre_vital_-_patrolar_e_cascalar_as_estradas_de_acesso.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/737/044-2021_-_joao_-_recape_da_rua_sebastiao_verolla.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/911/projeto_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/910/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2021/879/2021_12_balanco.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H52"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2358,99 +2326,50 @@
       <c r="H49" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>211</v>
       </c>
       <c r="E50" t="s">
         <v>212</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H50" t="s">
         <v>214</v>
-      </c>
-[...47 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2460,52 +2379,50 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
-    <hyperlink ref="G51" r:id="rId50"/>
-    <hyperlink ref="G52" r:id="rId51"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>