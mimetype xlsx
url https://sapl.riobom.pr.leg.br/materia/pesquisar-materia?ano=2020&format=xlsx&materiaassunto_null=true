--- v0 (2025-12-10)
+++ v1 (2026-05-04)
@@ -10,508 +10,476 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="142">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
     <t>José Lissoti</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/2/ata_no._001_-_28-02_-_3o_quadrimente_de_2019.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/2/ata_no._001_-_28-02_-_3o_quadrimente_de_2019.pdf</t>
   </si>
   <si>
     <t>Reuniram-se para a apresentação e a prestação de Contas do Poder Executivo, Poder Legislativo, Autarquia Municipal de Educação, Autarquia Municipal de Saúde, Secretaria Municipal de Assistência Social, Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal de Assistência Social, referente ao terceiro quadrimestre do exercício financeiro de 2019, em atendimento a Lei Complementar Federal nº. 141 de 13 de Janeiro de 2012 e apresentação da LOA – Lei de Diretrizes Orçamentárias para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/3/ata_no._002_-_29-05_-_1o_quadrimente_de_2020.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/3/ata_no._002_-_29-05_-_1o_quadrimente_de_2020.pdf</t>
   </si>
   <si>
     <t>Reuniram-se para através de transmissão online (live via facebook) a apresentação e a prestação de Contas do Poder Executivo, Poder Legislativo, Autarquia Municipal de Educação, Autarquia Municipal de Saúde, Secretaria Municipal de Assistência Social, Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal de Assistência Social, referente ao primeiro quadrimestre do exercício financeiro de 2020, em atendimento a Lei Complementar Federal nº. 141 de 13 de Janeiro de 2012.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/660/ata_no._003_-_30-09_-_2o_quadrimente_de_2020.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/660/ata_no._003_-_30-09_-_2o_quadrimente_de_2020.pdf</t>
   </si>
   <si>
     <t>Reuniram-se nas dependências da Câmara Municipal de Rio Bom, sito Rua Goiás nº. 117, para através de transmissão online (live via facebook) para apresentação e a prestação de Contas do Poder Executivo, Poder Legislativo, Autarquia Municipal de Educação, Autarquia Municipal de Saúde, Secretaria Municipal de Assistência Social, Fundo Municipal dos Direitos da Criança e do Adolescente e Fundo Municipal de Assistência Social, referente ao segundo quadrimestre do exercício financeiro de 2020, em atendimento a Lei Complementar Federal nº. 141 de 13 de Janeiro de 2012, e apresentação da LOA – Lei Orçamentária Anual para o Exercício de 2021.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Genival de Souza</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/</t>
+    <t>http://sapl.riobom.pr.leg.br/media/</t>
   </si>
   <si>
     <t>O Senhor vereador Genival de Souza, infra- firmado, vem respeitosamente na forma que estabelece o Artigo 116 do regimento interno, indicar e sugerir ao Exmo. Senhor Prefeito municipal que determine ao setor competente as seguintes providencias.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Genésio Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_no._002_-_efetuar_limpeza_do_cemiterio_e_ruas_-_genesio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_no._002_-_efetuar_limpeza_do_cemiterio_e_ruas_-_genesio.pdf</t>
   </si>
   <si>
     <t>O Senhor vereador Genésio Norbiato, infra- firmado, vem respeitosamente na forma que estabelece o Artigo 116 do regimento interno, indicar e sugerir ao Exmo. Senhor Prefeito municipal que determine ao setor competente as seguintes providencias.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Amarildo Pinto de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_no._003_-_amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_no._003_-_amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Amarildo Pinto de Andrade, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável ás seguinte providencias.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_no._004_-_genesio_-_piaimirim.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_no._004_-_genesio_-_piaimirim.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável as seguintes providencias.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_no._005_-_genival_diversas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_no._005_-_genival_diversas.pdf</t>
   </si>
   <si>
     <t>O Senhor vereador Genival de Souza, infra- firmado, vem respeitosamente na forma que estabelece o Artigo 116 do regimento interno, indicar e sugerir ao Exmo. Senhor prefeito municipal que determine ao setor competente as seguintes providencias.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_no._006-_genesio_regularizacao_da_documentacao_da_data_..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_no._006-_genesio_regularizacao_da_documentacao_da_data_..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, e apoiado pelos demais Vereadores que abaixo assinam, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que estude a viabilidade de</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_no._007-_genesio_-_diversas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_no._007-_genesio_-_diversas.pdf</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Erick Fernando Oliveira</t>
   </si>
   <si>
     <t>O Senhor vereador Erick Fernando de Oliveira, infra- firmado, vem respeitosamente na forma que estabelece o Artigo 116 do regimento interno, indicar e sugerir ao Exmo. Senhor Prefeito municipal que determine ao setor competente as seguintes providencias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_no._009-2020_-_erick_-__pagamento_de_insalubridade.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_no._009-2020_-_erick_-__pagamento_de_insalubridade.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de Oliveira, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal ás seguinte providencias.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no._010-_genesio_-_diversas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no._010-_genesio_-_diversas.pdf</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no._011-2010_-__amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no._011-2010_-__amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no._013-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no._013-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável à seguinte providencia.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Amarildo Pinto de Andrade, Erick Fernando Oliveira, Genival de Souza, Genésio Norbiato, Gieverson José Rodrigues, José Lissoti, João Batista de Andrade, Osvaldo Norbiato, Patricia Maria Deretti Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no._014-_lonbadas_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no._014-_lonbadas_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Senhores Vereadores, infra-firmados, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável à seguinte providencia.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no._015-2020_-__amarildo__recape_por_do_sol.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no._015-2020_-__amarildo__recape_por_do_sol.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Amarildo Pinto de Andrade, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável ás seguinte providencia.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no._016-_genesio_retirada_de_entulho.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no._016-_genesio_retirada_de_entulho.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/19/indicacao_no._017-_genesio_construao_de_lombadas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/19/indicacao_no._017-_genesio_construao_de_lombadas.pdf</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Os Senhores Vereadores, infra-firmados, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito e ao Secretário Municipal da saúde senhor Luciano Cezar Ferreira as seguintes providencias, visando o combate e possível controle ao Covid 19 em nosso município.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no._019-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no._019-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável às seguintes providencias.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_no._020-2010_-__amarildo___construcao_de_um_quebra-molas_em_frente_a_escola_montero_lobato.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_no._020-2010_-__amarildo___construcao_de_um_quebra-molas_em_frente_a_escola_montero_lobato.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Amarildo Pinto de Andrade, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável ás seguinte providencias:</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_no._021-2020_-_erick_-__cascalhamneto_da_estrada_do_hebinho.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_no._021-2020_-_erick_-__cascalhamneto_da_estrada_do_hebinho.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Erick Fernando de Oliveira, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal ás seguinte providencias:</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/663/indicacao_no._022-2020_-__amarildo____implantacao_de_paralelepipidos.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/663/indicacao_no._022-2020_-__amarildo____implantacao_de_paralelepipidos.pdf</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/664/indicacao_no._023-2020_patricia__-__presidente.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/664/indicacao_no._023-2020_patricia__-__presidente.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Patrícia Maria Deretti Rodrigues, infra-firmada, juntamente com os Vereadores que abaixo assinam , vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Presidente da Câmara Municipal o envio de expediente ao responsável na Empresa Expresso Nordeste LTDA para que estude a viabilidade do ônibus metropolitano retornar a fazer o itinerário das linhas Rio Bom – Apucarana (via Marilândia do Sul) e Rio Bom á Apucarana (via  São Domingos) .</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Osvaldo Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/669/indicacao_no._024-2020-_osvaldo_-_construcao_de_um_quebra-molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/669/indicacao_no._024-2020-_osvaldo_-_construcao_de_um_quebra-molas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine às seguintes providências</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_no._025-_reivindicacoes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_no._025-_reivindicacoes.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Senhor Prefeito Municipal que determine ao setor responsável às seguintes providencias</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_no._026-2020-_osvaldo_-_reforcar_a_fiscalizqacao_para_a_covid.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_no._026-2020-_osvaldo_-_reforcar_a_fiscalizqacao_para_a_covid.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine às seguintes providências:</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gieverson José Rodrigues</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal as seguintes informações</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>João Batista de Andrade</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/31/requerimento_002-2020_-_20-04-20.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/31/requerimento_002-2020_-_20-04-20.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador João Batista de Andrade, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, o qual visa solicitar ao Sr. Prefeito Municipal Ene Benedito Gonçalves, e Sr. Luciano Cesar Ferreira, que se disponha a dar maior transparência nos gastos com a Saúde principalmente na aquisição de bens de consumo.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/32/requerimento_003-2020_-_12-05-20.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/32/requerimento_003-2020_-_12-05-20.pdf</t>
   </si>
   <si>
     <t>O Vereador OSVALDO NORBIATO, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que seja oficiado ao Senhor Prefeito Municipal a construção de uma Lombada na estrada que liga Rio Bom á Apucarana via São Domingos começando em frente à casa da Marilza até a propriedade do Quito.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/33/requerimento_004-2020_-_15-05-20.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/33/requerimento_004-2020_-_15-05-20.pdf</t>
   </si>
   <si>
     <t>Venho através do presente primeiramente informar a Vossa Senhoria, quanto a resposta do Senhor Prefeito Municipal referente ao Requerimento 002/2020 de minha autoria aprovado em sessão ordinária realizada no 05 do corrente mês o qual dispunha sobre transparência principalmente nos gastos com Saúde sejam disponibilizadas as devidas NOTAS FISCAIS, no  Site de Transparência do Município.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/34/requerimento_005-2020_-_30-06-20.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/34/requerimento_005-2020_-_30-06-20.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal a seguinte informação:</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_006-2020_-_21-08-20.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_006-2020_-_21-08-20.pdf</t>
   </si>
   <si>
     <t>Senhor Vereador João Batista de Andrade, infra-firmado, nos termos do Artigo 124, Inciso VI do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, o qual visa solicitar ao Sr. Prefeito Municipal Ene Benedito Gonçalves, para que determine o Secretario Municipal de Saúde o Sr Luciano Cesar Ferreira, a encaminhar a esta casa de Lei urgente o Plano de Aplicação de Recurso para enfretamento ao Covid-19.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/675/no._011_-_inf._ao_presidente_-_patricia.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/675/no._011_-_inf._ao_presidente_-_patricia.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora PATRICIA MARIA DERETTI RODRIGUES, infra-firmado com base no Artigo 76 da Lei Orgânica do Município, requerer a essa presidência as seguintes informações:</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/913/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/913/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios do Prefeito e Vice-Prefeito, Secretários e agentes equiparados, do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2021, nos termos do artigo 29, inciso V da Constituição Federal.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/914/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/914/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação do Subsídio dos Vereadores do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2021, nos termos do artigo 29, inciso VI da Constituição Federal.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_lei_da_mesa_-_altera_pccs_camara.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_lei_da_mesa_-_altera_pccs_camara.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3º, 10, 16, 17 E 18 E ATUALIZA OS ANEXOS I, II, III e IV DA LEI MUNICIPAL Nº 24, DE 05 DE AGOSTO DE 2014, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA CÂMARA MUNICIPAL DE RIO BOM.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/878/2020_anexo_12.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/878/2020_anexo_12.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...30 lines deleted...]
-FISCAL DO CONTRATO: HÉLIO SOARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -815,68 +783,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/2/ata_no._001_-_28-02_-_3o_quadrimente_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/3/ata_no._002_-_29-05_-_1o_quadrimente_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/660/ata_no._003_-_30-09_-_2o_quadrimente_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_no._002_-_efetuar_limpeza_do_cemiterio_e_ruas_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_no._003_-_amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_no._004_-_genesio_-_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_no._005_-_genival_diversas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_no._006-_genesio_regularizacao_da_documentacao_da_data_..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_no._007-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_no._009-2020_-_erick_-__pagamento_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no._010-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no._011-2010_-__amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no._013-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no._014-_lonbadas_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no._015-2020_-__amarildo__recape_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no._016-_genesio_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/19/indicacao_no._017-_genesio_construao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no._019-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_no._020-2010_-__amarildo___construcao_de_um_quebra-molas_em_frente_a_escola_montero_lobato.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_no._021-2020_-_erick_-__cascalhamneto_da_estrada_do_hebinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/663/indicacao_no._022-2020_-__amarildo____implantacao_de_paralelepipidos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/664/indicacao_no._023-2020_patricia__-__presidente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/669/indicacao_no._024-2020-_osvaldo_-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_no._025-_reivindicacoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_no._026-2020-_osvaldo_-_reforcar_a_fiscalizqacao_para_a_covid.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/31/requerimento_002-2020_-_20-04-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/32/requerimento_003-2020_-_12-05-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/33/requerimento_004-2020_-_15-05-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/34/requerimento_005-2020_-_30-06-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_006-2020_-_21-08-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/675/no._011_-_inf._ao_presidente_-_patricia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/913/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/914/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_lei_da_mesa_-_altera_pccs_camara.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/878/2020_anexo_12.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/887/anexo_06_-_camara.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/899/void_1_contrato.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/2/ata_no._001_-_28-02_-_3o_quadrimente_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/3/ata_no._002_-_29-05_-_1o_quadrimente_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/660/ata_no._003_-_30-09_-_2o_quadrimente_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_no._002_-_efetuar_limpeza_do_cemiterio_e_ruas_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_no._003_-_amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_no._004_-_genesio_-_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_no._005_-_genival_diversas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_no._006-_genesio_regularizacao_da_documentacao_da_data_..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_no._007-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_no._009-2020_-_erick_-__pagamento_de_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_no._010-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_no._011-2010_-__amarildo__patrolar_e_passar_o_rolo_compactador_na_estrada__do_senhor_darco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_no._013-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_no._014-_lonbadas_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_no._015-2020_-__amarildo__recape_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_no._016-_genesio_retirada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/19/indicacao_no._017-_genesio_construao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_no._019-_genesio_patrolar_a_strada_da_pontinha_no_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_no._020-2010_-__amarildo___construcao_de_um_quebra-molas_em_frente_a_escola_montero_lobato.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/662/indicacao_no._021-2020_-_erick_-__cascalhamneto_da_estrada_do_hebinho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/663/indicacao_no._022-2020_-__amarildo____implantacao_de_paralelepipidos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/664/indicacao_no._023-2020_patricia__-__presidente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/669/indicacao_no._024-2020-_osvaldo_-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/670/indicacao_no._025-_reivindicacoes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_no._026-2020-_osvaldo_-_reforcar_a_fiscalizqacao_para_a_covid.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/31/requerimento_002-2020_-_20-04-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/32/requerimento_003-2020_-_12-05-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/33/requerimento_004-2020_-_15-05-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/34/requerimento_005-2020_-_30-06-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/668/requerimento_006-2020_-_21-08-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/675/no._011_-_inf._ao_presidente_-_patricia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/913/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/914/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/912/projeto_de_lei_da_mesa_-_altera_pccs_camara.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2020/878/2020_anexo_12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1841,144 +1809,93 @@
       <c r="H39" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40" t="s">
         <v>139</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H40" t="s">
         <v>141</v>
-      </c>
-[...47 lines deleted...]
-        <v>151</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
-    <hyperlink ref="G41" r:id="rId40"/>
-    <hyperlink ref="G42" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>