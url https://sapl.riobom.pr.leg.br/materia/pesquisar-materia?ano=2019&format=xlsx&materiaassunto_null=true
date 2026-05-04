--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="309">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -944,65 +944,50 @@
     <t>Dispõe sobre isenção do imposto predial urbano, para portadores de câncer, doenças degenerativas, inválidos por acidentes de trabalho ou seus responsáveis legais e dá outras providencias;</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/917/003_-_joao_-_mudando_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA SEBASTIÃO VEROLLA EM NOSSO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/877/12_2019_relatoriodcbalancoorcamentario_2.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>RGF - Exercício de 2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1306,56 +1291,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/35/ata_no._001_-27-02_-_3o_quadrimente_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/36/ata_no._002_-_29-05_-_1o_quadrimente_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no.__001-2019_-_04-02-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/298/indicacao_no.__002-2019_-_04-02-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no.__004-2019_-_11-02-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/301/indicacao_no.__006-2019_-_14-02-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/302/indicacao_no.__007-2019_-_25-02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/303/indicacao_no.__008-2019_-_11-03-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_no.__010-2019_-_18-03-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_no.__012-2019_-_18-03-19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_no.__013-2019_-_25-03-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_no.__014-2019_-_08-04-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_no.__015-2019_-_09-04-19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_no.__016-2019_-_22-04-19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_no.__017-2019_-_22-04-19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_no.__018-2019_-_29-04-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_no.__019-2019_-_29-04-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_no.__020-2019_-_06-50-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_no.__021-2019_-_06-05-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_no.__022-2019_-_20-05-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_no.__023-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no.__024-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/318/indicacao_no.__025-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_no.__026-2019_-_30-05-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_no.__027-2019_-_30-05-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_no.__028-2019_-_03-06-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/322/indicacao_no.__029-2019_-_17-06-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_no.__030-2019_-_24-06-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/324/indicacao_no.__031-2019_-_24-06-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_no.__033-2019_-_12-07-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_no.__034-2019_-_05-08-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no.__035-2019_-_06-08-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_no.__036-2019_-_06-08-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_no.__037-2019_-_08-08-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_no.__038-2019_-_13-08-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_no.__039-2019_-_14-08-19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_no.__040-2019_-_19-08-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_no.__041-2019_-_02-09-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_no.__042-2019_-_02-09-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_no.__043-2019_-_09-09-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_no.__044-2019_-_09-09-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_no.__045-2019_-_10-09-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_no.__046-2019_-_10-09-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_no.__047-2019_-_23-09-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_no.__048-2019_-_30-09-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_no.__049-2019_-_03-10-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_no.__050-2019_-_03-10-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_no.__051-2019_-_11-10-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_no.__052-2019_-_14-10-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_no.__053-2019_-_14-10-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_no.__054-2019_-_21-10-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_no.__056-2019_-_21-10-19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_no.__057-2019_-_04-11-19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_no.__060-2019_-_11-11-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_no.__061-2019_-_11-11-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_no.__062-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_no.__063-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/356/indicacao_no.__064-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_no.__065-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_no.__066-2019_-_25-11-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_no.__067-2019_-_02-12-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_no.__068-2019_-_09-12-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no.__069-2019_-_16-12-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/61/001_-_repudio_ao_luciano_-_joao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/62/002_-_mocao_de_apoio__agencia_do_correio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/129/no._001-_ezequiel_e_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/130/no._002_-_infor._prefeito_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/131/no._003-_infor._prefeito_-_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/132/no._004-_joao_-_convocacao_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/133/no._005_-__joao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/135/no._007_-_infor._prefeito_-_jose.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/136/no._008-_genesio_inforamcoes_ao_presidente_da_autarquia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/137/no._009-2019_-_joao_-_recurso_luisa_canziani.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/138/no._010-2019_-__genesio-_canselado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/139/no._011-_genesio_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/140/no._012_-_infor._prefeito_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/141/no._013-_infor._prefeito_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/915/oo1_-_genival_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/916/002-_patricia_-_isenao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/917/003_-_joao_-_mudando_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/877/12_2019_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/886/2019_relatoriorgfdisponibilidadedecaixarestosapagar_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/35/ata_no._001_-27-02_-_3o_quadrimente_2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/36/ata_no._002_-_29-05_-_1o_quadrimente_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/297/indicacao_no.__001-2019_-_04-02-19.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/298/indicacao_no.__002-2019_-_04-02-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/299/indicacao_no.__004-2019_-_11-02-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/301/indicacao_no.__006-2019_-_14-02-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/302/indicacao_no.__007-2019_-_25-02-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/303/indicacao_no.__008-2019_-_11-03-19.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/304/indicacao_no.__010-2019_-_18-03-19.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/305/indicacao_no.__012-2019_-_18-03-19.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/306/indicacao_no.__013-2019_-_25-03-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_no.__014-2019_-_08-04-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_no.__015-2019_-_09-04-19.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/309/indicacao_no.__016-2019_-_22-04-19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/310/indicacao_no.__017-2019_-_22-04-19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/311/indicacao_no.__018-2019_-_29-04-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/312/indicacao_no.__019-2019_-_29-04-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/313/indicacao_no.__020-2019_-_06-50-19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/314/indicacao_no.__021-2019_-_06-05-19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_no.__022-2019_-_20-05-19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_no.__023-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/317/indicacao_no.__024-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/318/indicacao_no.__025-2019_-_27-05-19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/319/indicacao_no.__026-2019_-_30-05-19.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/320/indicacao_no.__027-2019_-_30-05-19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/321/indicacao_no.__028-2019_-_03-06-19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/322/indicacao_no.__029-2019_-_17-06-19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_no.__030-2019_-_24-06-19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/324/indicacao_no.__031-2019_-_24-06-19.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/326/indicacao_no.__033-2019_-_12-07-19.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/327/indicacao_no.__034-2019_-_05-08-19.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/328/indicacao_no.__035-2019_-_06-08-19.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_no.__036-2019_-_06-08-19.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_no.__037-2019_-_08-08-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/331/indicacao_no.__038-2019_-_13-08-19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/332/indicacao_no.__039-2019_-_14-08-19.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/333/indicacao_no.__040-2019_-_19-08-19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/334/indicacao_no.__041-2019_-_02-09-19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/335/indicacao_no.__042-2019_-_02-09-19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/336/indicacao_no.__043-2019_-_09-09-19.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/337/indicacao_no.__044-2019_-_09-09-19.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/338/indicacao_no.__045-2019_-_10-09-19.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/339/indicacao_no.__046-2019_-_10-09-19.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/340/indicacao_no.__047-2019_-_23-09-19.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/341/indicacao_no.__048-2019_-_30-09-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_no.__049-2019_-_03-10-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/343/indicacao_no.__050-2019_-_03-10-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/344/indicacao_no.__051-2019_-_11-10-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/345/indicacao_no.__052-2019_-_14-10-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/346/indicacao_no.__053-2019_-_14-10-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_no.__054-2019_-_21-10-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/349/indicacao_no.__056-2019_-_21-10-19.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/350/indicacao_no.__057-2019_-_04-11-19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/352/indicacao_no.__060-2019_-_11-11-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_no.__061-2019_-_11-11-19.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/354/indicacao_no.__062-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/355/indicacao_no.__063-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/356/indicacao_no.__064-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/357/indicacao_no.__065-2019_-_18-11-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_no.__066-2019_-_25-11-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_no.__067-2019_-_02-12-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/360/indicacao_no.__068-2019_-_09-12-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/361/indicacao_no.__069-2019_-_16-12-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/61/001_-_repudio_ao_luciano_-_joao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/62/002_-_mocao_de_apoio__agencia_do_correio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/129/no._001-_ezequiel_e_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/130/no._002_-_infor._prefeito_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/131/no._003-_infor._prefeito_-_joao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/132/no._004-_joao_-_convocacao_-_retirado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/133/no._005_-__joao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/135/no._007_-_infor._prefeito_-_jose.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/136/no._008-_genesio_inforamcoes_ao_presidente_da_autarquia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/137/no._009-2019_-_joao_-_recurso_luisa_canziani.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/138/no._010-2019_-__genesio-_canselado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/139/no._011-_genesio_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/140/no._012_-_infor._prefeito_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/141/no._013-_infor._prefeito_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/915/oo1_-_genival_-_sanepar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/916/002-_patricia_-_isenao_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/917/003_-_joao_-_mudando_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/877/12_2019_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H89"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="181.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3415,73 +3400,50 @@
       <c r="H87" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>304</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>305</v>
       </c>
       <c r="E88" t="s">
         <v>306</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H88" t="s">
         <v>308</v>
-      </c>
-[...21 lines deleted...]
-        <v>313</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3529,51 +3491,50 @@
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
-    <hyperlink ref="G89" r:id="rId88"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>