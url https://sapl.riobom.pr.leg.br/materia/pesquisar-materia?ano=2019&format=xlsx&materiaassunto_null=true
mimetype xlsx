--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -898,51 +898,51 @@
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/140/no._012_-_infor._prefeito_-_genesio.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar informação ao Senhor Prefeito Municipal, _x000D_
 o porquê do não pagamento de Adicional Periculosidade, aos operadores de máquinas do município.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Gieverson José Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/141/no._013-_infor._prefeito_-_gieverson.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Inciso VI do Artigo 124 do Regimento Interno, requer a essa presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal o relatório permonerizado do processo de isenção de tributos patronal da Autarquia Municipal de Saúde e Educação contendo</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Genival de Souza</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/915/oo1_-_genival_-_sanepar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de valor ou taxa mínima de consumo de água e tratamento de esgoto neste Município de Rio Bom - Paraná.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Patricia Maria Deretti Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2019/916/002-_patricia_-_isenao_de_iptu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção do imposto predial urbano, para portadores de câncer, doenças degenerativas, inválidos por acidentes de trabalho ou seus responsáveis legais e dá outras providencias;</t>
   </si>
   <si>
     <t>917</t>
   </si>