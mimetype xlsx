--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="380">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1174,65 +1174,50 @@
     <t>AUTORIZA EXECUTIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA AO SERVIDOR PÜBLICO MUNICIPAL NO DIA DO SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDÉNCIAS</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no._003_2018_-_altera_pccs.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 24, DE 5 DE AGOSTO DE 2014, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DA CÂMARA MUNICIPAL DE RIO BOM</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/876/12_2018_relatoriodcbalancoorcamentario_2.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>RGF - Exercício de 2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1536,56 +1521,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/39/ata_da_audiencia_28-02-18._tecrceiro_quadri.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/40/ata_da_audiencia_28-05-18._primeiro_quadrimente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/38/ata_da_audiencia_27-09-18._segundo_quadrimente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_no._001_-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_no._002_-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_no._003_-_amarildo__-_melhorias_em_frente_a_marcenaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_no._004_-_genival.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_no._005-_deslocar_maquinas_fora_do_municipio_-_genesio_e_lissoti.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no._006_-_osvaldo_-_instalacao_de_manilha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no._007-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no._008-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_no._009-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no._010_-_osvaldo_-reconstrucao_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no._011-2018-_gieverson_-_melhorias_estrada_rio_bom_a_apuc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no._012_-_genival_-_divercas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao_no._013-_osvaldo_-_cascalhamento_na_estrada_do_osmar_yamamaoto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_no._014_-_amarildo__-_melhorias_estrada_de_apucarana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no._015-2018_genesio_-_instalacao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no._017-_osvaldo_-_cascalhamento_na_estrada_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_no._018-2018_-_joao_-cascalhar_a_estrada_dos_godoy.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_no._020-2018_genesio_-_implantacao_de_pedras_poliedricas_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_no._021-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao_no._022-_osvaldo_limpeza_da_data_da_caixa_de_agua_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao_no._023-2018_amarildo_-_instalacao_de_lixeiras_na_avenida_apucarana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao_no._024_-_genival_patrolar_e_cascalhar_a_estrada_do_senhor_antonio_maia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/602/indicacao_no._025-2018_-_erick_-__melhorias_na_estrada_do_cem_alqueires.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/603/indicacao_no._026-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_no._027-2018_jose_lissoti_autorizacao_dos_caminhoes_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_no._028-2018_erick_melhorias_na_estrada_dos_noventa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_no._029-_genival_melhorias_na_estrada_do_senhor_jorge_laurenco_martins.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_no._030-_osvaldo_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_no._031-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/609/indicacao_no._032-2018_-_erick_-__limpeza_das_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_no._033_-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/611/indicacao_no._034-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/612/indicacao_no._035_genival_-_reparo_na_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_no._036_gieverson-_voltar_as_escolinhas_de_futebol_para_jovens.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/614/indicacao_no._037-_patrolar_e_cascalhar_a_estrada_do_bairro_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/615/indicacao_no._038_-_genival_efetuar_servicos_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_no._039-2018_-_amarildo_-_limpeza_interna_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_no._040-2018_-_erick_-__melhorias_na_estrada_do_sitio_silmaz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_no._041-2018_erick_melhorias_na_estrada_dos_noventa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_no._042-_erick__efetuar_servicos_de_terraplanagem_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/620/indicacao_no._043-2018_gieverson_-_aplicar_herbicida__rocar_e_capinar_os_matos_existentes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/621/indicacao_no._044_-_genival_-_comercio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/622/indicacao_no._045_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no._046_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao_no._047-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no._048-2018_-_genesio__-__limpeza_interna_do_cemiterio_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no._049-2018_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/627/indicacao_no._050-2018_amarildo_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no._051_-_genival__patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/629/indicacao_no._052_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no._053-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no._054_-_patricia_-_iluminacao_do_parque.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/632/indicacao_no._055_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no._056-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no._057-2018_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no._058-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no._059_-_erick__patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_no._060-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/638/indicacao_no._061_genival_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no._062_-_erick__melhorias_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/640/indicacao_no._063_genival_-_melhorias_na_estrada_do_senhor_antonio_xavier.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/641/indicacao_no._064-_osvaldo_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/642/indicacao_no._065_-_erick__corte_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no._066-2018_-_amarildo_-_iluminacao_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/644/indicacao_no._067-_estrada_nivaldo_-__genesio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/645/indicacao_no._068-_erick__cascalhar__a_pr.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/646/indicacao_no._069_genival_-_melhorias_em_propriedades.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_no._070-_instalacao_de_manilhas__-__genesio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_no._071-_osvaldo_-_limpeza_dos_bueiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no._072-_erick__limpeza_das_manilhas_proxima_a_mata_do_jacir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no._073-2018_-_amarildo__-__melhorias_na_estrada_do_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/651/indicacao_no._074-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_no._075-_erick__melhorias_estarda_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_no._076-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_no._077_-_genival_-_colocacao_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_no._078-_erick__limpeza_do_bueiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_no._079-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no._080-_deslocar_maquinas_para_borrazopoilis_-_amarildo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no._081-_erick__melhorias_estarda_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_do_verolla.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/362/001_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/363/002_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/364/003_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/365/004_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/366/005_-req_20-02-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/367/006_-req_24-02-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/368/007_-req_19-03-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/369/008_-req_09-04-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/370/009_-req_09-04-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/371/010_-req_13-04-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/373/012_-req_04-05-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/374/013_-req_07-05-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/375/014_-req_07-05-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/376/015_-req_19-10-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_no._001-2018_genival.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_no._002-2018_gieverson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no._003_2018_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/876/12_2018_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/885/2018_relatoriorgfdisponibilidadedecaixarestosapagar_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/39/ata_da_audiencia_28-02-18._tecrceiro_quadri.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/40/ata_da_audiencia_28-05-18._primeiro_quadrimente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/38/ata_da_audiencia_27-09-18._segundo_quadrimente.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/580/indicacao_no._001_-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/581/indicacao_no._002_-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/582/indicacao_no._003_-_amarildo__-_melhorias_em_frente_a_marcenaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/583/indicacao_no._004_-_genival.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/584/indicacao_no._005-_deslocar_maquinas_fora_do_municipio_-_genesio_e_lissoti.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no._006_-_osvaldo_-_instalacao_de_manilha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no._007-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no._008-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/588/indicacao_no._009-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no._010_-_osvaldo_-reconstrucao_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no._011-2018-_gieverson_-_melhorias_estrada_rio_bom_a_apuc.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no._012_-_genival_-_divercas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/592/indicacao_no._013-_osvaldo_-_cascalhamento_na_estrada_do_osmar_yamamaoto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/593/indicacao_no._014_-_amarildo__-_melhorias_estrada_de_apucarana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no._015-2018_genesio_-_instalacao_de_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no._017-_osvaldo_-_cascalhamento_na_estrada_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/596/indicacao_no._018-2018_-_joao_-cascalhar_a_estrada_dos_godoy.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/597/indicacao_no._020-2018_genesio_-_implantacao_de_pedras_poliedricas_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/598/indicacao_no._021-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/599/indicacao_no._022-_osvaldo_limpeza_da_data_da_caixa_de_agua_no_distrito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/600/indicacao_no._023-2018_amarildo_-_instalacao_de_lixeiras_na_avenida_apucarana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/601/indicacao_no._024_-_genival_patrolar_e_cascalhar_a_estrada_do_senhor_antonio_maia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/602/indicacao_no._025-2018_-_erick_-__melhorias_na_estrada_do_cem_alqueires.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/603/indicacao_no._026-_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/604/indicacao_no._027-2018_jose_lissoti_autorizacao_dos_caminhoes_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/605/indicacao_no._028-2018_erick_melhorias_na_estrada_dos_noventa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/606/indicacao_no._029-_genival_melhorias_na_estrada_do_senhor_jorge_laurenco_martins.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/607/indicacao_no._030-_osvaldo_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/608/indicacao_no._031-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/609/indicacao_no._032-2018_-_erick_-__limpeza_das_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/610/indicacao_no._033_-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/611/indicacao_no._034-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/612/indicacao_no._035_genival_-_reparo_na_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/613/indicacao_no._036_gieverson-_voltar_as_escolinhas_de_futebol_para_jovens.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/614/indicacao_no._037-_patrolar_e_cascalhar_a_estrada_do_bairro_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/615/indicacao_no._038_-_genival_efetuar_servicos_de_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/616/indicacao_no._039-2018_-_amarildo_-_limpeza_interna_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/617/indicacao_no._040-2018_-_erick_-__melhorias_na_estrada_do_sitio_silmaz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/618/indicacao_no._041-2018_erick_melhorias_na_estrada_dos_noventa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/619/indicacao_no._042-_erick__efetuar_servicos_de_terraplanagem_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/620/indicacao_no._043-2018_gieverson_-_aplicar_herbicida__rocar_e_capinar_os_matos_existentes_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/621/indicacao_no._044_-_genival_-_comercio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/622/indicacao_no._045_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no._046_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/624/indicacao_no._047-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no._048-2018_-_genesio__-__limpeza_interna_do_cemiterio_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no._049-2018_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/627/indicacao_no._050-2018_amarildo_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no._051_-_genival__patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/629/indicacao_no._052_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no._053-2018_genesio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no._054_-_patricia_-_iluminacao_do_parque.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/632/indicacao_no._055_-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no._056-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no._057-2018_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no._058-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no._059_-_erick__patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/637/indicacao_no._060-_deslocar_maquinas_fora_do_municipio_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/638/indicacao_no._061_genival_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no._062_-_erick__melhorias_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/640/indicacao_no._063_genival_-_melhorias_na_estrada_do_senhor_antonio_xavier.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/641/indicacao_no._064-_osvaldo_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/642/indicacao_no._065_-_erick__corte_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no._066-2018_-_amarildo_-_iluminacao_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/644/indicacao_no._067-_estrada_nivaldo_-__genesio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/645/indicacao_no._068-_erick__cascalhar__a_pr.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/646/indicacao_no._069_genival_-_melhorias_em_propriedades.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/647/indicacao_no._070-_instalacao_de_manilhas__-__genesio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/648/indicacao_no._071-_osvaldo_-_limpeza_dos_bueiros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no._072-_erick__limpeza_das_manilhas_proxima_a_mata_do_jacir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no._073-2018_-_amarildo__-__melhorias_na_estrada_do_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/651/indicacao_no._074-2018_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/652/indicacao_no._075-_erick__melhorias_estarda_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/653/indicacao_no._076-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/654/indicacao_no._077_-_genival_-_colocacao_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/655/indicacao_no._078-_erick__limpeza_do_bueiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/656/indicacao_no._079-2018_-_amarildo__-_diversas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no._080-_deslocar_maquinas_para_borrazopoilis_-_amarildo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no._081-_erick__melhorias_estarda_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_do_verolla.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/362/001_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/363/002_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/364/003_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/365/004_-req_02-02-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/366/005_-req_20-02-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/367/006_-req_24-02-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/368/007_-req_19-03-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/369/008_-req_09-04-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/370/009_-req_09-04-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/371/010_-req_13-04-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/373/012_-req_04-05-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/374/013_-req_07-05-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/375/014_-req_07-05-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/376/015_-req_19-10-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_no._001-2018_genival.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_no._002-2018_gieverson.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no._003_2018_-_altera_pccs.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2018/876/12_2018_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H104"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="165.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3990,73 +3975,50 @@
       <c r="H102" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>375</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>376</v>
       </c>
       <c r="E103" t="s">
         <v>377</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H103" t="s">
         <v>379</v>
-      </c>
-[...21 lines deleted...]
-        <v>384</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4119,51 +4081,50 @@
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
-    <hyperlink ref="G104" r:id="rId103"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>