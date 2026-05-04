--- v1 (2026-03-18)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="920" uniqueCount="441">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1333,65 +1333,50 @@
     <t>922</t>
   </si>
   <si>
     <t>Genival de Souza</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/922/projeto_de_lei_no._002-_genival.pdf</t>
   </si>
   <si>
     <t>Proíbe que as empresas de concessão de serviços públicos de água, luz e telefonias, que façam o corte do fornecimento, residencial, comercial ou industrial de seus serviços por falta de pagamento de contas em dia especifico e da outras providencias.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/875/12_2017_relatoriodcbalancoorcamentario_2.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>RGF - Exercício de 2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1695,56 +1680,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/41/ata_da_audiencia_22-02-17._terc._quadri..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/42/ata_da_audiencia_29-05-17._primeiro_quadri.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/43/ata_da_audiencia_28-09_-_segundo_quadri.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no._001_-2017_genesio_-_limpeza_de_datas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no._002-2017_gieverson_-_pagamento_da_taxa_do_inpc..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no._003-2017_gieverson_-manutencao_da_estrada_do_bairro_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no._004-2017-_gieverson_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no._006-2017-_gieverson_manutencao_da_estrada_do_bairro_campeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no._007-2017-_-_gieverson_-_manutencao_da_estrada_do_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no._008-2017-_gieverson_-_continuidade_da_obra_do_muro_do_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no._009-2017_gieverson_-_ajuda_de_custo_as_academicos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no._010-2017_gieverson_-_aumento_do_salario_para_funcionarios_que_ganham_apenas_um_salario_minimo..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no._011-2017_osvaldo-_cascalhamento_da_estrada_do_murito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_no._012-2017_-_patricia-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_no._013-2017-_osvaldo_-_rovoriara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no._014-2017-_erick_-_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no._015-2017_-_amarildo__-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no._016-2017_-_amarildo__-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_no._017-2017_-_amarildo__-_manutencao_das_lampadas_dos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_no._018-2017_-_amarildo__-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_no._019-2017_-_amarildo__-_manutencao__e_reconstrucao_das_caixas_de_agua..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_no._020-2017_-_joao-_solicitacao_de_pagar_exames.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_no._021-2017_-_genival-_estrada_fora_do_municpio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no._022-2017_genesio_-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no._023-2017_amarildo-_manutencao_e_instalacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no._024-2017_genival-_intalacao_da_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no._025-2017_jose_lissoti-_instalacao_de_fiacao_da_oi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no._027-2017_osvaldo-_muro_da_academia_saude.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no._028-2017_erick_-_efetuar_as_melhorias_na_estrada_do_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no._029-2017_osvaldo_-_efetuar_as_melhorias_na_estrada_do_senhor_laurindo_xavier.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no._030-2017__gieverson_-_melhorias_diversas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no._031-2017_osvaldo_-_melhorias_na_estrada_rio_bom_-_apu...pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_no._032-2017_gen_seio_-_abrir_uma_rua_atrsa_do_campo_de_futebol_-_apu..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no._033-2017_-_patricia-_arrumar__asfalto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no._034_-2017_-_genesio_-_rampa_e_corrimao_ubs.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_no._035-2017_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no._036-2017_osvaldo_-_construcao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_no._037-2017_genival-_diversos_pedidos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no._038-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no._039-2017_-_patricia-_nomes_das_ruas_e_numero_nas_casas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no._040-2017_-_joao_-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no._041-2017_erick_-_efetuar_as_melhorias_na_estradas_do_campero.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_no._042-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no._043-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no._044_-2017_-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_no._045-2017_jose_lissoti-melhorias_na_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no._046-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no._047-2017_-_joao_-_melhorias_nescessarias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no._048-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no._049-2017_-_genival_-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no._050-2017-_gieverson_-_resrvar_vagas_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no._051-_osvaldo_-_estradado_simplicio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no._052-2017_jose_lissoti-melhorias_na_estrada_do_bairro_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no._053-2017_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no._054-_osvaldo_-_enxurrada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no._055-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no._056-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no._057-2017_-_patricia-_tapar_os_buracos_na_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no._058-_amarildo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no._060-2017_-_erick_-_melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no._061-2017_erick_-__efetuar_melhorias_na_estrada_do_senhor_jorgnho_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no._062-2017_genival-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no._063-_amarildo_-_capacitar_motorista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no._064-2017_-_joao-_solicitacao_ao_secretario_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no._065-2017_-_joao-_solicitacao_de_uma_porta_mais_ampla_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no._065-2017_-_joao-_solicitacao_de_uma_porta_mais_ampla_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no._067_-2017_-_genesio_-_guard_rails.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_no._068-2017_osvaldo_-_patrolar_e_cascalhar_a_estrada_do_longuinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_no._069-_amarildo_-_melhorias_academia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no._070-2017_-_joao_-_melhorias_nescessarias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no._071-2017_gieverson_-efetuar_a_pulverizacao_de__hermicida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no._072-2017_-_erick_-_melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no._074-2017_erick_-__melhorias_na_rua_papa_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no._075-2017_osvaldo_-_bancos_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no._076-2017_osvaldo_-_limpeza_do__ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no._077-2017_gieverson_-efetuar_a_limpeza_das_calcadas_e_ruas_..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_no._078-2017_-_joao_-bebedouro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_no._079-2017_osvaldo_-_melhorias_na_ponte_do_lajeadao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no._080-2017_erick_-__construcao_de_rampa_de_acesso_aos_portadores_de_nescessidades_na_ubs..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no._081-2017_osvaldo_-_melhorias_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no._082-2017-_gieverson_-_varias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no._083_-_2017_-_genesio_-_construcao_muro_do_cemietrio_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no._084-2017-gieverson_-_melhorias_na_estrada_rio_bom_x_apucaran_via_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no._085-2017_-_erick_-__melhorias_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_no._086-2017-_prorrogacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no._087-2017-_genival_-_melhorias_estradas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no._088-2017_-_erick_-__melhorias_na_estrada_do_senhor_helio_rossi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no._089-2017_osvaldo_-_melhorias_na_estrada_do_herculano.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no._090_-2017_-_genesio_-_jose_lissoti.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no._091-_osvaldo_-_construcao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no._092-2017_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no._093-2017-_genival_-_varias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no._094-2017_osvaldo_-_fexar_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no._095-2017_genesio_melhorias_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no._096-2017_erick_-__melhorias_na__estrada_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_de_aplaucos_no-_001_-2017..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_001-2017_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no_002-2017_-__amarildo_-_borrazopolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no_003-2017_-_joao__-_convocar_o_secretario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no_004_-_erick-_apucarana.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no_005-2017_-__osvaldo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no_006_-_joao_-_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no_007-2017_-_joao__-_convocar_carlinhos_freiro_e_renan.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no_008-2017_-__osvaldo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no_009-2017_-__gieverson_pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no_010-2017_-__gieverson_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no_011-2017_-__amarildo_-_geraldo_uria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no_012-2017_-__erick_-_informacao_sobre_o_carro_uno.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no_013-2017_-__patricia_deslocamento_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no_014-2017_-__lissoti_-_erick.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no_015-2017_-__patricia_deslocamento_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no_016-2017_-___joao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no_017-2017_-__gieverson_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no_018-2017_-__amarildo_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no_019-2017_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no_020-2017_-__secretario_esportes_-_joao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no_021-2017_-_convocacao_secretario_esportes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no_022-2017_-___prefeito.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no_023-2017_-____gieverson_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no_024-2017_-____patricia_-_informacao_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/921/proj._de_lei_do_legis._001-_genesio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/922/projeto_de_lei_no._002-_genival.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/875/12_2017_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/884/2017_relatoriorgfdisponibilidadedecaixa_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/41/ata_da_audiencia_22-02-17._terc._quadri..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/42/ata_da_audiencia_29-05-17._primeiro_quadri.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/43/ata_da_audiencia_28-09_-_segundo_quadri.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_no._001_-2017_genesio_-_limpeza_de_datas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_no._002-2017_gieverson_-_pagamento_da_taxa_do_inpc..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/487/indicacao_no._003-2017_gieverson_-manutencao_da_estrada_do_bairro_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_no._004-2017-_gieverson_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_no._006-2017-_gieverson_manutencao_da_estrada_do_bairro_campeiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_no._007-2017-_-_gieverson_-_manutencao_da_estrada_do_bairro_barroca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_no._008-2017-_gieverson_-_continuidade_da_obra_do_muro_do_cemiterio_municipal..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_no._009-2017_gieverson_-_ajuda_de_custo_as_academicos_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_no._010-2017_gieverson_-_aumento_do_salario_para_funcionarios_que_ganham_apenas_um_salario_minimo..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_no._011-2017_osvaldo-_cascalhamento_da_estrada_do_murito.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_no._012-2017_-_patricia-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_no._013-2017-_osvaldo_-_rovoriara.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_no._014-2017-_erick_-_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_no._015-2017_-_amarildo__-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_no._016-2017_-_amarildo__-_construcao_de_um_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_no._017-2017_-_amarildo__-_manutencao_das_lampadas_dos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_no._018-2017_-_amarildo__-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_no._019-2017_-_amarildo__-_manutencao__e_reconstrucao_das_caixas_de_agua..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_no._020-2017_-_joao-_solicitacao_de_pagar_exames.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_no._021-2017_-_genival-_estrada_fora_do_municpio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_no._022-2017_genesio_-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_no._023-2017_amarildo-_manutencao_e_instalacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_no._024-2017_genival-_intalacao_da_feira_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_no._025-2017_jose_lissoti-_instalacao_de_fiacao_da_oi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_no._027-2017_osvaldo-_muro_da_academia_saude.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_no._028-2017_erick_-_efetuar_as_melhorias_na_estrada_do_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_no._029-2017_osvaldo_-_efetuar_as_melhorias_na_estrada_do_senhor_laurindo_xavier.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_no._030-2017__gieverson_-_melhorias_diversas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_no._031-2017_osvaldo_-_melhorias_na_estrada_rio_bom_-_apu...pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_no._032-2017_gen_seio_-_abrir_uma_rua_atrsa_do_campo_de_futebol_-_apu..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_no._033-2017_-_patricia-_arrumar__asfalto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_no._034_-2017_-_genesio_-_rampa_e_corrimao_ubs.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_no._035-2017_osvaldo_-diversas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_no._036-2017_osvaldo_-_construcao_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_no._037-2017_genival-_diversos_pedidos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_no._038-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_no._039-2017_-_patricia-_nomes_das_ruas_e_numero_nas_casas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_no._040-2017_-_joao_-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_no._041-2017_erick_-_efetuar_as_melhorias_na_estradas_do_campero.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_no._042-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_no._043-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_no._044_-2017_-_genesio_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_no._045-2017_jose_lissoti-melhorias_na_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_no._046-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_no._047-2017_-_joao_-_melhorias_nescessarias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_no._048-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_no._049-2017_-_genival_-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_no._050-2017-_gieverson_-_resrvar_vagas_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_no._051-_osvaldo_-_estradado_simplicio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_no._052-2017_jose_lissoti-melhorias_na_estrada_do_bairro_piaimirim.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_no._053-2017_erick_-_efetuar_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_no._054-_osvaldo_-_enxurrada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_no._055-2017-_gieverson_-_diversas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_no._056-_osvaldo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_no._057-2017_-_patricia-_tapar_os_buracos_na_avenida_rio_grande_do_sul.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_no._058-_amarildo_-_varias_melhorias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_no._060-2017_-_erick_-_melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_no._061-2017_erick_-__efetuar_melhorias_na_estrada_do_senhor_jorgnho_leiteiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_no._062-2017_genival-_manutencao_de_estradas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_no._063-_amarildo_-_capacitar_motorista.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_no._064-2017_-_joao-_solicitacao_ao_secretario_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_no._065-2017_-_joao-_solicitacao_de_uma_porta_mais_ampla_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_no._065-2017_-_joao-_solicitacao_de_uma_porta_mais_ampla_na_capela_mortuaria..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_no._067_-2017_-_genesio_-_guard_rails.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_no._068-2017_osvaldo_-_patrolar_e_cascalhar_a_estrada_do_longuinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_no._069-_amarildo_-_melhorias_academia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_no._070-2017_-_joao_-_melhorias_nescessarias.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_no._071-2017_gieverson_-efetuar_a_pulverizacao_de__hermicida.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/555/indicacao_no._072-2017_-_erick_-_melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/557/indicacao_no._074-2017_erick_-__melhorias_na_rua_papa_joao_xxiii.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_no._075-2017_osvaldo_-_bancos_na_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_no._076-2017_osvaldo_-_limpeza_do__ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_no._077-2017_gieverson_-efetuar_a_limpeza_das_calcadas_e_ruas_..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_no._078-2017_-_joao_-bebedouro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_no._079-2017_osvaldo_-_melhorias_na_ponte_do_lajeadao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_no._080-2017_erick_-__construcao_de_rampa_de_acesso_aos_portadores_de_nescessidades_na_ubs..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_no._081-2017_osvaldo_-_melhorias_nas_calcadas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_no._082-2017-_gieverson_-_varias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_no._083_-_2017_-_genesio_-_construcao_muro_do_cemietrio_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_no._084-2017-gieverson_-_melhorias_na_estrada_rio_bom_x_apucaran_via_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_no._085-2017_-_erick_-__melhorias_bairro_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_no._086-2017-_prorrogacao_de_concurso..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_no._087-2017-_genival_-_melhorias_estradas.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_no._088-2017_-_erick_-__melhorias_na_estrada_do_senhor_helio_rossi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_no._089-2017_osvaldo_-_melhorias_na_estrada_do_herculano.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_no._090_-2017_-_genesio_-_jose_lissoti.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_no._091-_osvaldo_-_construcao_de_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_no._092-2017_erick_-__varias.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_no._093-2017-_genival_-_varias.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_no._094-2017_osvaldo_-_fexar_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_no._095-2017_genesio_melhorias_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_no._096-2017_erick_-__melhorias_na__estrada_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_de_aplaucos_no-_001_-2017..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no_001-2017_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no_002-2017_-__amarildo_-_borrazopolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no_003-2017_-_joao__-_convocar_o_secretario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no_004_-_erick-_apucarana.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no_005-2017_-__osvaldo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no_006_-_joao_-_ministerio_publico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no_007-2017_-_joao__-_convocar_carlinhos_freiro_e_renan.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no_008-2017_-__osvaldo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no_009-2017_-__gieverson_pedido_de_providencia.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no_010-2017_-__gieverson_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no_011-2017_-__amarildo_-_geraldo_uria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no_012-2017_-__erick_-_informacao_sobre_o_carro_uno.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no_013-2017_-__patricia_deslocamento_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no_014-2017_-__lissoti_-_erick.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no_015-2017_-__patricia_deslocamento_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no_016-2017_-___joao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no_017-2017_-__gieverson_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no_018-2017_-__amarildo_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no_019-2017_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no_020-2017_-__secretario_esportes_-_joao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no_021-2017_-_convocacao_secretario_esportes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no_022-2017_-___prefeito.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no_023-2017_-____gieverson_pedido_informacoes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no_024-2017_-____patricia_-_informacao_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/921/proj._de_lei_do_legis._001-_genesio.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/922/projeto_de_lei_no._002-_genival.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/875/12_2017_relatoriodcbalancoorcamentario_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H128"/>
+  <dimension ref="A1:H127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="179.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -4728,73 +4713,50 @@
       <c r="H126" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>436</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
         <v>437</v>
       </c>
       <c r="E127" t="s">
         <v>438</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>439</v>
       </c>
       <c r="H127" t="s">
         <v>440</v>
-      </c>
-[...21 lines deleted...]
-        <v>445</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4881,51 +4843,50 @@
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
-    <hyperlink ref="G128" r:id="rId127"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>