--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -1299,51 +1299,51 @@
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no_022-2017_-___prefeito.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no_023-2017_-____gieverson_pedido_informacoes.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Genésio Norbiato, José Lissoti, Patricia Maria Deretti Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no_024-2017_-____patricia_-_informacao_ao_presidente.pdf</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/921/proj._de_lei_do_legis._001-_genesio.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de Instrução Pública Sobre Primeiros Socorros.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Genival de Souza</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2017/922/projeto_de_lei_no._002-_genival.pdf</t>
   </si>
   <si>
     <t>Proíbe que as empresas de concessão de serviços públicos de água, luz e telefonias, que façam o corte do fornecimento, residencial, comercial ou industrial de seus serviços por falta de pagamento de contas em dia especifico e da outras providencias.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>BORC</t>
   </si>