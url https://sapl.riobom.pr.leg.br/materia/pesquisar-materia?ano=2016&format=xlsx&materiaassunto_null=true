--- v0 (2025-12-09)
+++ v1 (2026-05-04)
@@ -10,683 +10,668 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
     <t>Osvaldo Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/44/ata_da_audiencia_29-02-16._terceiro_quadrimestre.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/44/ata_da_audiencia_29-02-16._terceiro_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Para a apresentação e prestação de Contas do Poder Executivo e Legislativo e do Fundo Municipal de Saúde referente ao Terceiro Quadrimestre do Exercício Financeiro de 2015, em atendimento a Lei Complementar Federal nº. 141 de 13 de Janeiro de 2012</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Patricia Maria Deretti Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/45/ata_da_audiencia_29-09-16._segundo_quadrimestre.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/45/ata_da_audiencia_29-09-16._segundo_quadrimestre.pdf</t>
   </si>
   <si>
     <t>Para a apresentação e prestação de Contas do Poder Executivo, Legislativo e do Fundo Municipal de Saúde referente ao Segundo Quadrimestre do Exercício Financeiro de 2016, em atendimento a Lei Complementar Federal nº. 141 de 13 de Janeiro de 2012, bem como a apresentação do Orçamento para o ano de 2017.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/46/ata_da_audiencia_16-12-16_tribunal_de_coas_pedio..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/46/ata_da_audiencia_16-12-16_tribunal_de_coas_pedio..pdf</t>
   </si>
   <si>
     <t>Para que proceda daí as adequações devidas na Lei de Diretrizes Orçamentárias aprovadas em Junho/16 e na Lei Orçamentária Anual a ser publicada até 31/12/16, em face dos Projetos da gestão que se iniciará em Janeiro próximo.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/</t>
+    <t>http://sapl.riobom.pr.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador Osvaldo Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine a seguinte providência</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_no._002-2016_gieverson.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_no._002-2016_gieverson.pdf</t>
   </si>
   <si>
     <t>O Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine a seguinte providência:</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_no._003-2016-_genesio_-_brasao_nos_carros_oficiais.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_no._003-2016-_genesio_-_brasao_nos_carros_oficiais.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao setor competente a seguinte providência:</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_no._004-2016_ricardo.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_no._004-2016_ricardo.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo Melchert, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao setor responsável às melhorias nas seguintes ruas:</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/405/indicacao_no._005-2016_osvaldo-_instalacao_de_forro_pvc_no_projeto_crianca_feliz..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/405/indicacao_no._005-2016_osvaldo-_instalacao_de_forro_pvc_no_projeto_crianca_feliz..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvalo Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor responsável á seguinte providencia:</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/406/indicacao_no._006-2016_-_osvald-_quebra-_molas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/406/indicacao_no._006-2016_-_osvald-_quebra-_molas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine à seguinte providencia:</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/407/indicacao_no._007-2016_-_patricia_-_melhorias_da_rua_santo_antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/407/indicacao_no._007-2016_-_patricia_-_melhorias_da_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Patrícia Maria Deretti Rodrigues infra-firmada, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor competente à seguinte providencia:</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/408/indicacao_no._008-2016_gieverson_-_melhorias_estrada_rio_bom_a_apuc..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/408/indicacao_no._008-2016_gieverson_-_melhorias_estrada_rio_bom_a_apuc..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine a seguinte providência:</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/409/indicacao_no._009_-_buerio_e_estrada__piaimirim_-_gieverson.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/409/indicacao_no._009_-_buerio_e_estrada__piaimirim_-_gieverson.pdf</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/410/indicacao_no._010-2016__genesio-_manutencao_da_rua_londrina_do_distrito_de_santo_antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/410/indicacao_no._010-2016__genesio-_manutencao_da_rua_londrina_do_distrito_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor responsável á seguinte providencia:</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/461/indicacao_no._011-2016_gilmar_-_retomada_do_projeto_dos_academicos..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/461/indicacao_no._011-2016_gilmar_-_retomada_do_projeto_dos_academicos..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gilmar Fernando dos Santos infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal à seguinte providencia:</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/462/indicacao_no._012-2016_-_gilmar_disponibilizar_aos_academicos_um_transporte_intermunicipal.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/462/indicacao_no._012-2016_-_gilmar_disponibilizar_aos_academicos_um_transporte_intermunicipal.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/463/indicacao_no._013-2016_-_gilmar_efetuar_a_limpeza_da_quadra_do_distrito_de_santo_antonio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/463/indicacao_no._013-2016_-_gilmar_efetuar_a_limpeza_da_quadra_do_distrito_de_santo_antonio.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gilmar Fernando dos Santos infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor responsável à seguinte providencia:</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/464/indicacao_no._014-2016_patricia_-_melhorias_da_estrada_da_senhora_denise_bairro_porteira_velha.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/464/indicacao_no._014-2016_patricia_-_melhorias_da_estrada_da_senhora_denise_bairro_porteira_velha.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/465/indicacao_no._015-2016_-_osvald-_canalizacao_de_aguas_pluviais.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/465/indicacao_no._015-2016_-_osvald-_canalizacao_de_aguas_pluviais.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor responsável á seguinte providencia.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/466/indicacao_no._016-2016_genesio-_manutencao_da_estrada_do_senhor_vicente_do_amaral.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/466/indicacao_no._016-2016_genesio-_manutencao_da_estrada_do_senhor_vicente_do_amaral.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/467/indicacao_no._017-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/467/indicacao_no._017-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/468/indicacao_no._018-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/468/indicacao_no._018-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine á seguinte providencia:</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/469/indicacao_no._019-2016_-_osvald-_cascalhamento_na_data_do_senhor_alcides_vanzela.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/469/indicacao_no._019-2016_-_osvald-_cascalhamento_na_data_do_senhor_alcides_vanzela.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/470/indicacao_no._020-2016_-_gieverson_rua_kissina.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/470/indicacao_no._020-2016_-_gieverson_rua_kissina.pdf</t>
   </si>
   <si>
     <t>O Vereador Senhor Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine a seguinte providência:</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/471/indicacao_no._021-2016__gieverson_melhorias_de_rua.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/471/indicacao_no._021-2016__gieverson_melhorias_de_rua.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao setor responsável seguinte providência:</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/472/indicacao_no._022-2016_giverson_manutencao_da_estrada_do_cruzeiro.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/472/indicacao_no._022-2016_giverson_manutencao_da_estrada_do_cruzeiro.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao Setor responsável a seguinte providência:</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/473/indicacao_no._023-2016_gieverson_manutencao_nas_estradas_do_bairro_lageadao_e_sabugueiro.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/473/indicacao_no._023-2016_gieverson_manutencao_nas_estradas_do_bairro_lageadao_e_sabugueiro.pdf</t>
   </si>
   <si>
     <t>O Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao setor responsável a seguinte providência:</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/474/indicacao_no._024-2016-_gieverson_implantacao_da_guarda_municipal.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/474/indicacao_no._024-2016-_gieverson_implantacao_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/475/indicacao_no._025-2016_-_osvald-_reconstrucao_do_muro_do_cemiterio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/475/indicacao_no._025-2016_-_osvald-_reconstrucao_do_muro_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/476/indicacao_no._026-2016_-_enio_-_trocar_lampadas_quadra.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/476/indicacao_no._026-2016_-_enio_-_trocar_lampadas_quadra.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Enio José Santos, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que determine ao setor responsável á seguinte providencia.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/477/indicacao_no._027-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/477/indicacao_no._027-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/478/indicacao_no._028-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/478/indicacao_no._028-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/479/indicacao_no._029-2016_-_genesio-_construcao_do_muro_do_cemiterio.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/479/indicacao_no._029-2016_-_genesio-_construcao_do_muro_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/480/indicacao_no._030-2016_-_gieverson_-_cascalhamento_da_estrada_bom_pastor.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/480/indicacao_no._030-2016_-_gieverson_-_cascalhamento_da_estrada_bom_pastor.pdf</t>
   </si>
   <si>
     <t>O Vereador Gieverson José Rodrigues infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal, que determine ao setor competente a seguinte providência:</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/481/indicacao_no._031-2016_-_osvaldo_instalacao_de_poste_e_luminaria.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/481/indicacao_no._031-2016_-_osvaldo_instalacao_de_poste_e_luminaria.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/482/indicacao_no._032-2016-_osvaldo_-_ajuda_aos_estudantes_universitarios.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/482/indicacao_no._032-2016-_osvaldo_-_ajuda_aos_estudantes_universitarios.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Presidente da Câmara, que efetue a transferência dos valores que foram estipulados ao Poder Executivo, para o custeio nas despesas com os Estudantes Universitários que deslocam até a Faculdade de Apucarana e Arapongas.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/483/indicacao_no._033-2016_-_patricia_-_adaptacao_de_uma_rampa_no_ginasio_de_esportes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/483/indicacao_no._033-2016_-_patricia_-_adaptacao_de_uma_rampa_no_ginasio_de_esportes.pdf</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/484/indicacao_no._034-2016_-_genesio_-_disponibilizar_um_carro_para_santo_antonio_do_palmital.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/484/indicacao_no._034-2016_-_genesio_-_disponibilizar_um_carro_para_santo_antonio_do_palmital.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Genésio Norbiato, infra-firmado, vem respeitosamente na forma que estabelece o Artigo 116 do Regimento Interno, indicar e sugerir ao Exmº. Prefeito Municipal que estude a viabilidade de:</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Genésio Norbiato</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_001-2016_-_genesio-_copia_de_processo_da_emenda.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_001-2016_-_genesio-_copia_de_processo_da_emenda.pdf</t>
   </si>
   <si>
     <t>O Vereador Genésio Norbiato, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar do Senhor José Benedito de Andrade, Secretário Municipal de Saúde, as seguintes informações:</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Gieverson José Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_002-2016__-_gieverson_-avenida_jitswit_kishina.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_002-2016__-_gieverson_-avenida_jitswit_kishina.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal a seguinte informação:</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/253/requerimento_003-2016_-_gieverson_-_solicitacao_de_prazo_para_o_concerto_das_maquinas.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/253/requerimento_003-2016_-_gieverson_-_solicitacao_de_prazo_para_o_concerto_das_maquinas.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal a seguinte informação:</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_004-2016_-_gieverson_-_caminhos_das_pedras.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_004-2016_-_gieverson_-_caminhos_das_pedras.pdf</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/255/requerimento_005-2016_-_patricia_-_informaoes__poco_artesiano.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/255/requerimento_005-2016_-_patricia_-_informaoes__poco_artesiano.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Patrícia Maria Deretti Rodrigues, infra-firmada, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar do Senhor Prefeito Municipal as seguintes informações:</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/256/requerimento_006-2016__-_gieverson_-_balanco.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/256/requerimento_006-2016__-_gieverson_-_balanco.pdf</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/257/requerimento_007-2016__-_gieverson_-_percen._de_reposicao.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/257/requerimento_007-2016__-_gieverson_-_percen._de_reposicao.pdf</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/258/requerimento_008-2016_-_gieverson_-_caminhos_das_pedras.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/258/requerimento_008-2016_-_gieverson_-_caminhos_das_pedras.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/259/requerimento_009-2016_-_gieverson_-_slicitacao_de_documentos.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/259/requerimento_009-2016_-_gieverson_-_slicitacao_de_documentos.pdf</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/260/requerimento_010-2016_gieverson__relacao_de_agricultores_e_familiares_no_municipio_e_quais_os_programas_que_o_municipio_oferece.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/260/requerimento_010-2016_gieverson__relacao_de_agricultores_e_familiares_no_municipio_e_quais_os_programas_que_o_municipio_oferece.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal as seguintes informações:</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/261/requerimento_011-2016-gieverson_horario_de_atendimento_ao_publico_do_posto_de_saude_municipal.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/261/requerimento_011-2016-gieverson_horario_de_atendimento_ao_publico_do_posto_de_saude_municipal.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal a seguinte informação.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/262/requerimento_012-2016-gieverson__relacao_por_escrito_do_indice_e_percentual_da_folha_de_pagamento_dos_ultimos_meses_de_2016..pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/262/requerimento_012-2016-gieverson__relacao_por_escrito_do_indice_e_percentual_da_folha_de_pagamento_dos_ultimos_meses_de_2016..pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/263/requerimento_014-2016__-_osvaldo_-_beto_preto.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/263/requerimento_014-2016__-_osvaldo_-_beto_preto.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato, requer ao Presidente da Câmara Municipal, após deliberação do Plenário, o envio de expediente ao Prefeito Municipal de Apucarana, Senhor Carlos Alberto Gebrim Preto, reivindicando ao mesmo o seu empenho no sentido de realizar obras de melhorias de (TAPA-BURACOS), no trecho da rodovia de São Domingos/Rio Bom.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/264/requerimento_015-2016_-_osvaldo_-_der.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/264/requerimento_015-2016_-_osvaldo_-_der.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Osvaldo Norbiato, requer ao Presidente da Câmara Municipal, após deliberação do Plenário, o envio de expediente ao Excelentíssimo Senhor Sergio Selvatici, Engenheiro Chefe do Departamento de Estradas de Rodagem, reivindicando ao mesmo que determine ao setor competente a construção de caixas de contenção de águas pluviais na estrada que liga Rio Bom ao Distrito de Santo Antonio do Palmital, especificadamente no trecho de descida próximo ao cemitério do Distrito.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_016-2016_-_patricia__-_solicitando_informacoes.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_016-2016_-_patricia__-_solicitando_informacoes.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Patrícia Maria Deretti Rodrigues, infra-firmada, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal a seguintes informações:</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_017-2016_-_gieverson-_copia_de_processo_da_emenda.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_017-2016_-_gieverson-_copia_de_processo_da_emenda.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar do Senhor José Benedito de Andrade, Secretário Municipal de Saúde, as seguintes informações:</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/923/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/923/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação do Subsídio dos Vereadores do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2017, nos termos do artigo 29, inciso VI da Constituição Federal.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/924/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/924/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios do Prefeito e Vice-prefeito, Secretários e agentes equiparados, do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2017, nos termos do artigo 29, inciso V da Constituição Federal.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
-    <t>https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/874/12_2016_relatoriodcbalancoorcamentario_1.pdf</t>
+    <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/874/12_2016_relatoriodcbalancoorcamentario_1.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>RGF - Exercício de 2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -990,68 +975,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/44/ata_da_audiencia_29-02-16._terceiro_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/45/ata_da_audiencia_29-09-16._segundo_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/46/ata_da_audiencia_16-12-16_tribunal_de_coas_pedio..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_no._002-2016_gieverson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_no._003-2016-_genesio_-_brasao_nos_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_no._004-2016_ricardo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/405/indicacao_no._005-2016_osvaldo-_instalacao_de_forro_pvc_no_projeto_crianca_feliz..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/406/indicacao_no._006-2016_-_osvald-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/407/indicacao_no._007-2016_-_patricia_-_melhorias_da_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/408/indicacao_no._008-2016_gieverson_-_melhorias_estrada_rio_bom_a_apuc..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/409/indicacao_no._009_-_buerio_e_estrada__piaimirim_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/410/indicacao_no._010-2016__genesio-_manutencao_da_rua_londrina_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/461/indicacao_no._011-2016_gilmar_-_retomada_do_projeto_dos_academicos..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/462/indicacao_no._012-2016_-_gilmar_disponibilizar_aos_academicos_um_transporte_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/463/indicacao_no._013-2016_-_gilmar_efetuar_a_limpeza_da_quadra_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/464/indicacao_no._014-2016_patricia_-_melhorias_da_estrada_da_senhora_denise_bairro_porteira_velha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/465/indicacao_no._015-2016_-_osvald-_canalizacao_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/466/indicacao_no._016-2016_genesio-_manutencao_da_estrada_do_senhor_vicente_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/467/indicacao_no._017-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/468/indicacao_no._018-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/469/indicacao_no._019-2016_-_osvald-_cascalhamento_na_data_do_senhor_alcides_vanzela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/470/indicacao_no._020-2016_-_gieverson_rua_kissina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/471/indicacao_no._021-2016__gieverson_melhorias_de_rua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/472/indicacao_no._022-2016_giverson_manutencao_da_estrada_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/473/indicacao_no._023-2016_gieverson_manutencao_nas_estradas_do_bairro_lageadao_e_sabugueiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/474/indicacao_no._024-2016-_gieverson_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/475/indicacao_no._025-2016_-_osvald-_reconstrucao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/476/indicacao_no._026-2016_-_enio_-_trocar_lampadas_quadra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/477/indicacao_no._027-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/478/indicacao_no._028-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/479/indicacao_no._029-2016_-_genesio-_construcao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/480/indicacao_no._030-2016_-_gieverson_-_cascalhamento_da_estrada_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/481/indicacao_no._031-2016_-_osvaldo_instalacao_de_poste_e_luminaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/482/indicacao_no._032-2016-_osvaldo_-_ajuda_aos_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/483/indicacao_no._033-2016_-_patricia_-_adaptacao_de_uma_rampa_no_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/484/indicacao_no._034-2016_-_genesio_-_disponibilizar_um_carro_para_santo_antonio_do_palmital.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_001-2016_-_genesio-_copia_de_processo_da_emenda.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_002-2016__-_gieverson_-avenida_jitswit_kishina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/253/requerimento_003-2016_-_gieverson_-_solicitacao_de_prazo_para_o_concerto_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_004-2016_-_gieverson_-_caminhos_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/255/requerimento_005-2016_-_patricia_-_informaoes__poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/256/requerimento_006-2016__-_gieverson_-_balanco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/257/requerimento_007-2016__-_gieverson_-_percen._de_reposicao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/258/requerimento_008-2016_-_gieverson_-_caminhos_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/259/requerimento_009-2016_-_gieverson_-_slicitacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/260/requerimento_010-2016_gieverson__relacao_de_agricultores_e_familiares_no_municipio_e_quais_os_programas_que_o_municipio_oferece.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/261/requerimento_011-2016-gieverson_horario_de_atendimento_ao_publico_do_posto_de_saude_municipal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/262/requerimento_012-2016-gieverson__relacao_por_escrito_do_indice_e_percentual_da_folha_de_pagamento_dos_ultimos_meses_de_2016..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/263/requerimento_014-2016__-_osvaldo_-_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/264/requerimento_015-2016_-_osvaldo_-_der.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_016-2016_-_patricia__-_solicitando_informacoes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_017-2016_-_gieverson-_copia_de_processo_da_emenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/923/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/924/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/874/12_2016_relatoriodcbalancoorcamentario_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/883/2016_relatoriorgfdisponibilidadedecaixa_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/44/ata_da_audiencia_29-02-16._terceiro_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/45/ata_da_audiencia_29-09-16._segundo_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/46/ata_da_audiencia_16-12-16_tribunal_de_coas_pedio..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/402/indicacao_no._002-2016_gieverson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/403/indicacao_no._003-2016-_genesio_-_brasao_nos_carros_oficiais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/404/indicacao_no._004-2016_ricardo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/405/indicacao_no._005-2016_osvaldo-_instalacao_de_forro_pvc_no_projeto_crianca_feliz..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/406/indicacao_no._006-2016_-_osvald-_quebra-_molas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/407/indicacao_no._007-2016_-_patricia_-_melhorias_da_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/408/indicacao_no._008-2016_gieverson_-_melhorias_estrada_rio_bom_a_apuc..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/409/indicacao_no._009_-_buerio_e_estrada__piaimirim_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/410/indicacao_no._010-2016__genesio-_manutencao_da_rua_londrina_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/461/indicacao_no._011-2016_gilmar_-_retomada_do_projeto_dos_academicos..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/462/indicacao_no._012-2016_-_gilmar_disponibilizar_aos_academicos_um_transporte_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/463/indicacao_no._013-2016_-_gilmar_efetuar_a_limpeza_da_quadra_do_distrito_de_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/464/indicacao_no._014-2016_patricia_-_melhorias_da_estrada_da_senhora_denise_bairro_porteira_velha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/465/indicacao_no._015-2016_-_osvald-_canalizacao_de_aguas_pluviais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/466/indicacao_no._016-2016_genesio-_manutencao_da_estrada_do_senhor_vicente_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/467/indicacao_no._017-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/468/indicacao_no._018-2016_-_genesio-_manutencao_da_estrada_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/469/indicacao_no._019-2016_-_osvald-_cascalhamento_na_data_do_senhor_alcides_vanzela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/470/indicacao_no._020-2016_-_gieverson_rua_kissina.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/471/indicacao_no._021-2016__gieverson_melhorias_de_rua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/472/indicacao_no._022-2016_giverson_manutencao_da_estrada_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/473/indicacao_no._023-2016_gieverson_manutencao_nas_estradas_do_bairro_lageadao_e_sabugueiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/474/indicacao_no._024-2016-_gieverson_implantacao_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/475/indicacao_no._025-2016_-_osvald-_reconstrucao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/476/indicacao_no._026-2016_-_enio_-_trocar_lampadas_quadra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/477/indicacao_no._027-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/478/indicacao_no._028-2016_-_osvald-_manutencao_da_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/479/indicacao_no._029-2016_-_genesio-_construcao_do_muro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/480/indicacao_no._030-2016_-_gieverson_-_cascalhamento_da_estrada_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/481/indicacao_no._031-2016_-_osvaldo_instalacao_de_poste_e_luminaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/482/indicacao_no._032-2016-_osvaldo_-_ajuda_aos_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/483/indicacao_no._033-2016_-_patricia_-_adaptacao_de_uma_rampa_no_ginasio_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/484/indicacao_no._034-2016_-_genesio_-_disponibilizar_um_carro_para_santo_antonio_do_palmital.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_001-2016_-_genesio-_copia_de_processo_da_emenda.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_002-2016__-_gieverson_-avenida_jitswit_kishina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/253/requerimento_003-2016_-_gieverson_-_solicitacao_de_prazo_para_o_concerto_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_004-2016_-_gieverson_-_caminhos_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/255/requerimento_005-2016_-_patricia_-_informaoes__poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/256/requerimento_006-2016__-_gieverson_-_balanco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/257/requerimento_007-2016__-_gieverson_-_percen._de_reposicao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/258/requerimento_008-2016_-_gieverson_-_caminhos_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/259/requerimento_009-2016_-_gieverson_-_slicitacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/260/requerimento_010-2016_gieverson__relacao_de_agricultores_e_familiares_no_municipio_e_quais_os_programas_que_o_municipio_oferece.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/261/requerimento_011-2016-gieverson_horario_de_atendimento_ao_publico_do_posto_de_saude_municipal.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/262/requerimento_012-2016-gieverson__relacao_por_escrito_do_indice_e_percentual_da_folha_de_pagamento_dos_ultimos_meses_de_2016..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/263/requerimento_014-2016__-_osvaldo_-_beto_preto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/264/requerimento_015-2016_-_osvaldo_-_der.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_016-2016_-_patricia__-_solicitando_informacoes.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_017-2016_-_gieverson-_copia_de_processo_da_emenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/923/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/924/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/874/12_2016_relatoriodcbalancoorcamentario_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H58"/>
+  <dimension ref="A1:H57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2380,73 +2365,50 @@
       <c r="H56" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>201</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>202</v>
       </c>
       <c r="E57" t="s">
         <v>203</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H57" t="s">
         <v>205</v>
-      </c>
-[...21 lines deleted...]
-        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2463,51 +2425,50 @@
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
-    <hyperlink ref="G58" r:id="rId57"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>