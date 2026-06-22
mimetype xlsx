--- v1 (2026-05-04)
+++ v2 (2026-06-22)
@@ -597,51 +597,51 @@
   <si>
     <t>265</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_016-2016_-_patricia__-_solicitando_informacoes.pdf</t>
   </si>
   <si>
     <t>A Senhora Vereadora Patrícia Maria Deretti Rodrigues, infra-firmada, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar ao Senhor Prefeito Municipal a seguintes informações:</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_017-2016_-_gieverson-_copia_de_processo_da_emenda.pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador Gieverson José Rodrigues, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente requerimento, que visa solicitar do Senhor José Benedito de Andrade, Secretário Municipal de Saúde, as seguintes informações:</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/923/projeto_de_lei_da_mesa_-_fixando_os_subsidios_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação do Subsídio dos Vereadores do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2017, nos termos do artigo 29, inciso VI da Constituição Federal.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2016/924/projeto_de_lei_da_mesa_-_fixando_os_subsidios_do_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação dos Subsídios do Prefeito e Vice-prefeito, Secretários e agentes equiparados, do Município de Rio Bom, Estado do Paraná, a partir de 1º de Janeiro de 2017, nos termos do artigo 29, inciso V da Constituição Federal.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>