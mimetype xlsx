--- v1 (2026-03-19)
+++ v2 (2026-05-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -662,65 +662,50 @@
     <t>DISPÔE SOBRE REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL DE RIO BOM</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/928/projeto_do_legislativo_no._002-_plano_de_cargos_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE RIO BOM.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/869/12_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>ANEXO da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>RGF - Exercício de 2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1024,56 +1009,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/50/ata_da_audiencia_27-02-14_-_prefeito_presente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/51/ata_da_audiencia_29-05-14..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/52/ata_da_audiencia_30-09-14._segundo_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/220/indicacao_no.__001-2014_-_gieverson_-__melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/221/indicacao_no.__002-2014_-_gieverson_-_grafificacao_aos_func._da_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/222/indicacao_no.__003-2014_-_enio_jose_santos-_cascalamento_das_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/223/indicacao_no.__004-2014-_genesio_-_igreja_assembleia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/224/indicacao_no.__005-2014-_genesio_-_igreja_assembleia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/225/indicacao_no.__006-2014_-_ricardo_-_limpesa_das_ruas_do_central_park.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/226/indicacao_no.__007-2014_-_patricia_-_horas_maquinas..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/227/indicacao_no.__008-2014_-_patricia_-_molhar_as_ruas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/228/indicacao_no.__009-2014_-_gieverson_-__melhorias_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/229/indicacao_no.__010-2014_-_gieverson_-__melhorias_na_avenida_kissina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/230/indicacao_no.__011-2014-_genesio_-_forro_no_centro_comunitario..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/231/indicacao_no.__012-2014_-_enio_jose_santos-_bolas_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/232/indicacao_no.__013-2014_-_ricardo_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/233/indicacao_no.__014-2014_-_ricardo_-_casas_rurais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/234/indicacao_no.__015-2014_-_ricardo_-_abrigo_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/235/indicacao_no.__016-2014_-_ricardo_-_limpeza_na_cidade..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/236/indicacao_no.__017-2014_-_gieverson_-__matar_mato_nas_ruas_ca_cidade..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/237/indicacao_no.__018-2014_-_gieverson_-__incentivo_a_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/238/indicacao_no.__019-2014_-_patricia_-_brinquedo_no_parque..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/239/indicacao_no.__020-2014_-_vereadores_-_melhorias_na_estrada_do_elias_arjonas..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/240/indicacao_no.__021-2014_-_gieverson_-__melhorias_na_estrada_cento_e_onze.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/187/requerimento_no_001-2014_-__gieverson_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/188/requerimento_no_002-2014_-__gieverson_e_patricia_-_poco_artesiano_do_mulina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/189/requerimento_no_003-2014_-__patricia_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/191/requerimento_no_005-2014_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/192/requerimento_no_006-2014_-__gieverson_-_unidade_de_saude..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/193/requerimento_no_007-2014_-__gieverson_-_terminal_rodoviario..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/194/requerimento_no_008-2014_-_gieverson__ao_presidente_-_transmissao_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/196/requerimento_no_010-2014_-__patricia_-_veiculo_golf..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/197/requerimento_no_011-2014_-__patricia_-_informacoes_com_ref._aos_estagiarios..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/198/requerimento_no_012-2014_-__gieverson_-_despesas_com_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/199/requerimento_no_013-2014_-__gieverson_-_sobre_itpu_e_alvara..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/200/requerimento_no_014-2014_-__gieverson_-_investida_a_receita_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/201/requerimento_no_015-2014_-__gieverson_e_enio_-_calcario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/202/requerimento_no_016-2014_-__gieverson_-_repasses_do_governo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/203/requerimento_no_017-2014_-__gieverson_-_informacoes_ao_presidente_-_combustivel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/204/requerimento_no_018-2014_-__gieverson_-_formacao_de_cpi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/205/requerimento_no_019-2014_-_patricia_-_particular.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/206/requerimento_no_020-2014_-_enio_-_der.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/207/requerimento_no_021-2014_-_enio_-_rodonorte.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/208/requerimento_no_022-2014_-_paticular._genesio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/209/requerimento_no_023-2014_-_particular_do_glaucio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/210/requerimento_no_024-2014_-__genesio_-_gastos_com_lavador_e_borracharia_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/211/requerimento_no_025-2014_-__osvaldo_-_lista_das_pessoas_que_foram_contemplatas_nas_159_casas_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/212/requerimento_no_026-2014_-__patricia_-_informacoes_com_ref._memorial_do_calcamento..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/213/requerimento_no_027-2014_-_gieverson_-_convocar_o_secretario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/214/requerimento_no_028-2014_-__gieverson_-_convocar_o_secretario_de_obras..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/215/requerimento_no_029-2014_-_gieverson_-_convocar_o_secretario_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/216/requerimento_no_030-2014_-_gieverson_-_convocar_o_secretaria_de_assistencia_social..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/217/requerimento_no_031-2014_-__gieverson_-_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/218/requerimento_no_032-2014_-__genesio_-__gastos_com_publicidade-_informacoes_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/219/requerimento_no_033-2014_-__genesio_-_envio_de_expediente_para_o_cisvir..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/927/projeto_de_lei_-_reposicao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/928/projeto_do_legislativo_no._002-_plano_de_cargos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/869/12_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/881/2013_relatoriorgfdisponibilidadedecaixa_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/50/ata_da_audiencia_27-02-14_-_prefeito_presente.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/51/ata_da_audiencia_29-05-14..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/52/ata_da_audiencia_30-09-14._segundo_quadrimestre.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/220/indicacao_no.__001-2014_-_gieverson_-__melhorias_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/221/indicacao_no.__002-2014_-_gieverson_-_grafificacao_aos_func._da_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/222/indicacao_no.__003-2014_-_enio_jose_santos-_cascalamento_das_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/223/indicacao_no.__004-2014-_genesio_-_igreja_assembleia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/224/indicacao_no.__005-2014-_genesio_-_igreja_assembleia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/225/indicacao_no.__006-2014_-_ricardo_-_limpesa_das_ruas_do_central_park.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/226/indicacao_no.__007-2014_-_patricia_-_horas_maquinas..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/227/indicacao_no.__008-2014_-_patricia_-_molhar_as_ruas..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/228/indicacao_no.__009-2014_-_gieverson_-__melhorias_nas_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/229/indicacao_no.__010-2014_-_gieverson_-__melhorias_na_avenida_kissina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/230/indicacao_no.__011-2014-_genesio_-_forro_no_centro_comunitario..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/231/indicacao_no.__012-2014_-_enio_jose_santos-_bolas_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/232/indicacao_no.__013-2014_-_ricardo_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/233/indicacao_no.__014-2014_-_ricardo_-_casas_rurais..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/234/indicacao_no.__015-2014_-_ricardo_-_abrigo_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/235/indicacao_no.__016-2014_-_ricardo_-_limpeza_na_cidade..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/236/indicacao_no.__017-2014_-_gieverson_-__matar_mato_nas_ruas_ca_cidade..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/237/indicacao_no.__018-2014_-_gieverson_-__incentivo_a_terceira_idade..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/238/indicacao_no.__019-2014_-_patricia_-_brinquedo_no_parque..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/239/indicacao_no.__020-2014_-_vereadores_-_melhorias_na_estrada_do_elias_arjonas..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/240/indicacao_no.__021-2014_-_gieverson_-__melhorias_na_estrada_cento_e_onze.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/187/requerimento_no_001-2014_-__gieverson_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/188/requerimento_no_002-2014_-__gieverson_e_patricia_-_poco_artesiano_do_mulina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/189/requerimento_no_003-2014_-__patricia_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/191/requerimento_no_005-2014_-__genesio_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/192/requerimento_no_006-2014_-__gieverson_-_unidade_de_saude..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/193/requerimento_no_007-2014_-__gieverson_-_terminal_rodoviario..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/194/requerimento_no_008-2014_-_gieverson__ao_presidente_-_transmissao_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/196/requerimento_no_010-2014_-__patricia_-_veiculo_golf..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/197/requerimento_no_011-2014_-__patricia_-_informacoes_com_ref._aos_estagiarios..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/198/requerimento_no_012-2014_-__gieverson_-_despesas_com_comunicacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/199/requerimento_no_013-2014_-__gieverson_-_sobre_itpu_e_alvara..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/200/requerimento_no_014-2014_-__gieverson_-_investida_a_receita_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/201/requerimento_no_015-2014_-__gieverson_e_enio_-_calcario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/202/requerimento_no_016-2014_-__gieverson_-_repasses_do_governo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/203/requerimento_no_017-2014_-__gieverson_-_informacoes_ao_presidente_-_combustivel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/204/requerimento_no_018-2014_-__gieverson_-_formacao_de_cpi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/205/requerimento_no_019-2014_-_patricia_-_particular.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/206/requerimento_no_020-2014_-_enio_-_der.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/207/requerimento_no_021-2014_-_enio_-_rodonorte.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/208/requerimento_no_022-2014_-_paticular._genesio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/209/requerimento_no_023-2014_-_particular_do_glaucio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/210/requerimento_no_024-2014_-__genesio_-_gastos_com_lavador_e_borracharia_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/211/requerimento_no_025-2014_-__osvaldo_-_lista_das_pessoas_que_foram_contemplatas_nas_159_casas_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/212/requerimento_no_026-2014_-__patricia_-_informacoes_com_ref._memorial_do_calcamento..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/213/requerimento_no_027-2014_-_gieverson_-_convocar_o_secretario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/214/requerimento_no_028-2014_-__gieverson_-_convocar_o_secretario_de_obras..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/215/requerimento_no_029-2014_-_gieverson_-_convocar_o_secretario_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/216/requerimento_no_030-2014_-_gieverson_-_convocar_o_secretaria_de_assistencia_social..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/217/requerimento_no_031-2014_-__gieverson_-_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/218/requerimento_no_032-2014_-__genesio_-__gastos_com_publicidade-_informacoes_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/219/requerimento_no_033-2014_-__genesio_-_envio_de_expediente_para_o_cisvir..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/927/projeto_de_lei_-_reposicao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/928/projeto_do_legislativo_no._002-_plano_de_cargos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/869/12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2554,73 +2539,50 @@
       <c r="H60" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>212</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>213</v>
       </c>
       <c r="E61" t="s">
         <v>214</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H61" t="s">
         <v>216</v>
-      </c>
-[...21 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2641,51 +2603,50 @@
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
-    <hyperlink ref="G62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>