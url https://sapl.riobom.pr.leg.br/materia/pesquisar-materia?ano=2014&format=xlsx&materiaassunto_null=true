--- v2 (2026-05-04)
+++ v3 (2026-06-22)
@@ -631,51 +631,51 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/218/requerimento_no_032-2014_-__genesio_-__gastos_com_publicidade-_informacoes_do_prefeito.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/219/requerimento_no_033-2014_-__genesio_-_envio_de_expediente_para_o_cisvir..pdf</t>
   </si>
   <si>
     <t>O Senhor Vereador GENESIO NORBIATO, infra-firmado, nos termos do Artigo 124 do Regimento Interno, requer a essa Presidência que submeta ao Plenário deste Poder o presente Requerimento, que visa solicitar a seguinte providência:</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
-    <t>Projeto de Lei</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/927/projeto_de_lei_-_reposicao.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS E AGENTES POLÍTICOS DO PODER LEGISLATIVO MUNICIPAL DE RIO BOM</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2014/928/projeto_do_legislativo_no._002-_plano_de_cargos_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS PARA OS SERVIDORES PÚBLICOS MUNICIPAIS DA CÂMARA MUNICIPAL DE RIO BOM.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>