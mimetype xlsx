--- v1 (2026-03-19)
+++ v2 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="255">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -778,65 +778,50 @@
     <t>INSTITUI O “DIA DO EVANGÉLICO” NO MUNICÍPIO DE RIO BOM, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/930/projeto_002_do_dia_de_folga_-_gieverson.pdf</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA AO SERVIDOR PÜBLICO MUNICIPAL NO DIA DO SEU ANIVERSÁRIO E DÁ OUTRAS PROVIDÉNCIAS”.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>BORC</t>
   </si>
   <si>
     <t>Balanços Orçamentários</t>
   </si>
   <si>
     <t>http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/868/12_-_balanco_orcamentario.pdf</t>
   </si>
   <si>
     <t>ANEXOS da Lei nº 4.320, de 17 de março de 1964</t>
-  </si>
-[...13 lines deleted...]
-    <t>Relatórios de Gestão Fiscal - Exercício de 2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1140,56 +1125,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/53/ata_audiencia_04-02-13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/54/ata_audiencia_29-05-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/55/ata_audiencia_30-06-13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/267/indic._no.001-2013-_site_da_camara_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/268/indic._no.002-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/269/indic._no.003-2013-_revisao_da_regimento_e_lei_organica_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/270/indic._no.004-2013_-_ricardo_-___olaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/271/indic._no.006-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/272/indic._no.007-2013_-_gieverson_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/273/indic._no.008-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/274/indic._no.009-2013_-_patricia_-__melhorias_no_muro_da_lavanderia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/275/indic._no.010-2013_-_enio__-___melhorias_na_rua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/276/indic._no.011-2013-_genesio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/277/indic._no.012-2013_-_enio__-___cascalhamento_da_granja_do_ene.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/278/indic._no.013-2013_-_gilmar_-_zetinho_e_joao_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/279/indic._no.014-2013-_genesio_-_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/280/indic._no.015-2013_-_ricardo_-__melhorias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/281/indic._no.016-2013_-_gieverson_-__caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/282/indic._no.017-2013_-_gieverson_-__diversas__melhorias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/283/indic._no.018-2013_-_gieverson_-__diversas__melhorias_-_copia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/284/indic._no.019-2013_-_gieverson_-__diversas__melhorias_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/285/indic._no.020-2013_-_gieverson_-_melhorias_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/286/indic._no.021-2013_-_joao_-_funcionario_exclusiovo_para_as_estradas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/287/indic._no.022-2013_-_enio__-___horas_de_tratores_-_ene.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/288/indic._no.023-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/289/indic._no.024-2013-_vereadores_da_situacao_-_contruir_um_banheiro_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/290/indic._no.025-2013-_vereadores_da_situacao_-_instalar_torneira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/291/indic._no.026-2013_-_patricia_-__costituir_a_comissao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/292/indic._no.027-2013_-_ricardo_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/293/indic._no.028-2013_-_patricia_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/294/indic._no.029-2013_-_gieverson_-_melhorias_na_avenida_jitsuit..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/295/indic._no.030-2013_-_patricia_-__estrada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/296/indic._no.031-2013-_todos_os_vereadores__-_mudanca_no_projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/151/requerimento_no._001_-__gieverson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/152/requerimento_no._002_-__gieverson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/153/requerimento_no._003_-_ricardo..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/154/req_patricia_004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/155/req_patricia_005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/156/req__gieverson_no_006_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/157/req_no_007_-_patricia_-_informaoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/158/req__no_008_-_ricardo_-_informaoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/159/req__no_009_-_ricardo_informando_a_ausencia_na_sessao..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/160/req__gieverson_no_010_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/161/req_gieverson_no_011-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/162/req__gieverson_no_012-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/163/req__gieverson_no_013-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/164/req__gieverson_no_014-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/165/req__gieverson_no_015_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/166/req__gieverson_no_015_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/167/req__gieverson_no_017_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/168/req__gieverson_no_018_-_informacoes_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/169/req__gieverson_no_019_-_informacoes_ao_presidente_-_copia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/170/req_gieverson_no_020_-_informacoes_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/171/req_gieverson_no_021_-_informacao_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/172/req__gieverson_no_022-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/173/req_no._023_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/174/req_no._024_-_ricardo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/175/req_no._025_-_ricardo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/176/req__gieverson_no_026-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/177/req__gieverson_no_027-_informacoes_ao_prefeito_-_copia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/178/req_no._028-_ricardo_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/179/req_no._029-_genesio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/180/req_no._030-_patricia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/181/req__gieverson_no_031-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/182/req_no._032_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/183/req__gieverson_no_033-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/184/req__gieverson_no_034-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/185/req__gieverson_no_035-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/186/req__gieverson_no_036-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/929/projeto_001_dia_do_envangelico_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/930/projeto_002_do_dia_de_folga_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/868/12_-_balanco_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/880/2013_relatoriorgfdisponibilidadedecaixa_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/53/ata_audiencia_04-02-13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/54/ata_audiencia_29-05-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/55/ata_audiencia_30-06-13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/267/indic._no.001-2013-_site_da_camara_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/268/indic._no.002-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/269/indic._no.003-2013-_revisao_da_regimento_e_lei_organica_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/270/indic._no.004-2013_-_ricardo_-___olaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/271/indic._no.006-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/272/indic._no.007-2013_-_gieverson_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/273/indic._no.008-2013_-_ricardo_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/274/indic._no.009-2013_-_patricia_-__melhorias_no_muro_da_lavanderia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/275/indic._no.010-2013_-_enio__-___melhorias_na_rua.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/276/indic._no.011-2013-_genesio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/277/indic._no.012-2013_-_enio__-___cascalhamento_da_granja_do_ene.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/278/indic._no.013-2013_-_gilmar_-_zetinho_e_joao_-__diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/279/indic._no.014-2013-_genesio_-_diversas_melhorias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/280/indic._no.015-2013_-_ricardo_-__melhorias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/281/indic._no.016-2013_-_gieverson_-__caminhao_coletor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/282/indic._no.017-2013_-_gieverson_-__diversas__melhorias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/283/indic._no.018-2013_-_gieverson_-__diversas__melhorias_-_copia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/284/indic._no.019-2013_-_gieverson_-__diversas__melhorias_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/285/indic._no.020-2013_-_gieverson_-_melhorias_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/286/indic._no.021-2013_-_joao_-_funcionario_exclusiovo_para_as_estradas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/287/indic._no.022-2013_-_enio__-___horas_de_tratores_-_ene.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/288/indic._no.023-2013.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/289/indic._no.024-2013-_vereadores_da_situacao_-_contruir_um_banheiro_no_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/290/indic._no.025-2013-_vereadores_da_situacao_-_instalar_torneira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/291/indic._no.026-2013_-_patricia_-__costituir_a_comissao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/292/indic._no.027-2013_-_ricardo_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/293/indic._no.028-2013_-_patricia_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/294/indic._no.029-2013_-_gieverson_-_melhorias_na_avenida_jitsuit..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/295/indic._no.030-2013_-_patricia_-__estrada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/296/indic._no.031-2013-_todos_os_vereadores__-_mudanca_no_projeto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/151/requerimento_no._001_-__gieverson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/152/requerimento_no._002_-__gieverson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/153/requerimento_no._003_-_ricardo..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/154/req_patricia_004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/155/req_patricia_005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/156/req__gieverson_no_006_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/157/req_no_007_-_patricia_-_informaoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/158/req__no_008_-_ricardo_-_informaoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/159/req__no_009_-_ricardo_informando_a_ausencia_na_sessao..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/160/req__gieverson_no_010_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/161/req_gieverson_no_011-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/162/req__gieverson_no_012-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/163/req__gieverson_no_013-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/164/req__gieverson_no_014-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/165/req__gieverson_no_015_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/166/req__gieverson_no_015_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/167/req__gieverson_no_017_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/168/req__gieverson_no_018_-_informacoes_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/169/req__gieverson_no_019_-_informacoes_ao_presidente_-_copia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/170/req_gieverson_no_020_-_informacoes_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/171/req_gieverson_no_021_-_informacao_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/172/req__gieverson_no_022-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/173/req_no._023_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/174/req_no._024_-_ricardo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/175/req_no._025_-_ricardo_-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/176/req__gieverson_no_026-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/177/req__gieverson_no_027-_informacoes_ao_prefeito_-_copia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/178/req_no._028-_ricardo_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/179/req_no._029-_genesio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/180/req_no._030-_patricia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/181/req__gieverson_no_031-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/182/req_no._032_-_genesio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/183/req__gieverson_no_033-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/184/req__gieverson_no_034-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/185/req__gieverson_no_035-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/186/req__gieverson_no_036-_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/929/projeto_001_dia_do_envangelico_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/930/projeto_002_do_dia_de_folga_-_gieverson.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobom.pr.leg.br/media/sapl/public/materialegislativa/2013/868/12_-_balanco_orcamentario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H74"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2940,73 +2925,50 @@
       <c r="H72" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>250</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>251</v>
       </c>
       <c r="E73" t="s">
         <v>252</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H73" t="s">
         <v>254</v>
-      </c>
-[...21 lines deleted...]
-        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3039,51 +3001,50 @@
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
-    <hyperlink ref="G74" r:id="rId73"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>